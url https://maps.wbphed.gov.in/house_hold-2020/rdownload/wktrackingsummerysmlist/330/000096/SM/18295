--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -122,78 +122,78 @@
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Augmentation of ITAHAR Zone-I and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000078/2023-2024</t>
   </si>
   <si>
     <t>1997/RD/PHE</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>26/01/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound yard lighting arrangement at T/W no. I of Augmentation of Itahar Water Supply Scheme(Zone-I) in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/018165)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000595/2023-2024</t>
   </si>
   <si>
     <t>2644/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>28/11/2025</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>JIBU SINGHA</t>
   </si>
   <si>
     <t>Construction Of Approach Road, Laying of Pipe Line,Retaining And Other Allied Works Of Itahar Zone -I Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000397/2024-2025</t>
   </si>
   <si>
     <t>3566/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>