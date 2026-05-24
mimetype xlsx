--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,74 +177,50 @@
     <t>JIBU SINGHA</t>
   </si>
   <si>
     <t>Construction Of Approach Road, Laying of Pipe Line,Retaining And Other Allied Works Of Itahar Zone -I Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000397/2024-2025</t>
   </si>
   <si>
     <t>3566/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components at T/W No. III of Augmentation of ITAHAR water supply scheme (Zone- I) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001611/2024-2025</t>
   </si>
   <si>
     <t>1692/MLMD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -651,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -871,54 +847,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>568.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.68</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="S4" s="4">
         <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1015,201 +991,140 @@
         <v>95.62</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.4</v>
+        <v>11.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A8" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>990.57</v>
+      </c>
+      <c r="P8" s="8">
+        <v>34.68</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>3.5</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>