--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,96 +149,120 @@
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound yard lighting arrangement at T/W no. I of Augmentation of Itahar Water Supply Scheme(Zone-I) in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/018165)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000595/2023-2024</t>
   </si>
   <si>
     <t>2644/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>27/05/2026</t>
+    <t>23/11/2026</t>
   </si>
   <si>
     <t>JIBU SINGHA</t>
   </si>
   <si>
     <t>Construction Of Approach Road, Laying of Pipe Line,Retaining And Other Allied Works Of Itahar Zone -I Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000397/2024-2025</t>
   </si>
   <si>
     <t>3566/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components at T/W No. III of Augmentation of ITAHAR water supply scheme (Zone- I) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001611/2024-2025</t>
   </si>
   <si>
     <t>1692/MLMD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.Vehicle no. WB74AP 7552) for the office of the Assistant Engineer, Head Quarter, Raiganj Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 6(Six) Month( period from 27.11.2024 to 26.05.2025).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000412/2024-2025</t>
+  </si>
+  <si>
+    <t>3446/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1044,87 +1068,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>11.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P8" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>992.97</v>
+      </c>
+      <c r="P9" s="8">
+        <v>34.68</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>3.49</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>