--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Augmentation of Itahar Zone-I Piped Water Supply Scheme in Itahar Block of Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/18295</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of ITAHAR Zone-I and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>1997/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound yard lighting arrangement at T/W no. I of Augmentation of Itahar Water Supply Scheme(Zone-I) in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/018165)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000595/2023-2024</t>
+  </si>
+  <si>
+    <t>2644/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>JIBU SINGHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>1188/RD/PHE</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation of ITAHAR Zone-I and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division,PHE Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Construction Of Approach Road, Laying of Pipe Line,Retaining And Other Allied Works Of Itahar Zone -I Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000397/2024-2025</t>
   </si>
   <si>
     <t>3566/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.Vehicle no. WB74AP 7552) for the office of the Assistant Engineer, Head Quarter, Raiganj Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 6(Six) Month( period from 27.11.2024 to 26.05.2025).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000412/2024-2025</t>
+  </si>
+  <si>
+    <t>3446/RD/PHE</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>26/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
+  </si>
+  <si>
     <t>Supply, installation and commissioning of electro-mechanical components at T/W No. III of Augmentation of ITAHAR water supply scheme (Zone- I) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001611/2024-2025</t>
   </si>
   <si>
     <t>1692/MLMD</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,191 +789,191 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>288.75</v>
+        <v>568.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>34.68</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>6.1</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>568.17</v>
+        <v>26.96</v>
       </c>
       <c r="Q4" s="4">
-        <v>34.68</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>6.1</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>26.96</v>
+        <v>288.75</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
@@ -1015,148 +1015,148 @@
         <v>95.62</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>11.06</v>
+        <v>2.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>2.4</v>
+        <v>11.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>