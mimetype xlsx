--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -191,75 +191,75 @@
   <si>
     <t>BILL/01516/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-375</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Dulepur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018374)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000667/2023-2024</t>
   </si>
   <si>
     <t>2746/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Implementation of DULEPUR and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rdTubeWell)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000361/2023-2024</t>
   </si>
   <si>
     <t>2478/RD/PHE</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/01/2027</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Dulepur PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000451/2024-2025</t>
   </si>
   <si>
     <t>3763/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>