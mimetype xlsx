--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,68 +243,50 @@
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Dulepur PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000451/2024-2025</t>
   </si>
   <si>
     <t>3763/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI</t>
-  </si>
-[...16 lines deleted...]
-    <t>26/05/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dulehpur Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000334/2025-2026</t>
   </si>
   <si>
     <t>2485/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -711,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1297,54 +1279,54 @@
       <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>660.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>34.7</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="S10" s="4">
         <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1399,186 +1381,123 @@
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>2.4</v>
+        <v>36.38</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...20 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>964.38</v>
+      </c>
+      <c r="P13" s="8">
+        <v>34.7</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>3.6</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>