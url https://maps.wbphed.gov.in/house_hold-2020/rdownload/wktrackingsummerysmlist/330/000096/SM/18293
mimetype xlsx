--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,138 +173,147 @@
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at DULEPUR PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18293)</t>
   </si>
   <si>
     <t>BILL/01515/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-374</t>
   </si>
   <si>
     <t>Quotation for new service connection at DULEPUR PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18293)</t>
   </si>
   <si>
     <t>BILL/01516/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-375</t>
   </si>
   <si>
+    <t>Implementation of DULEPUR and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rdTubeWell)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000361/2023-2024</t>
+  </si>
+  <si>
+    <t>2478/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Dulepur PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000451/2024-2025</t>
+  </si>
+  <si>
+    <t>3763/RD/PHED</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
+  </si>
+  <si>
+    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dulehpur Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
+  </si>
+  <si>
+    <t>ORD/000334/2025-2026</t>
+  </si>
+  <si>
+    <t>2485/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Additional Quotation for new service connection at DULEPUR PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18293)</t>
+  </si>
+  <si>
+    <t>BILL/01223/2025-2026</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Dulepur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018374)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000667/2023-2024</t>
   </si>
   <si>
     <t>2746/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>M/S S. S. ENTERPRISE</t>
-  </si>
-[...64 lines deleted...]
-    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1177,96 +1186,96 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>37.3</v>
+        <v>660.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>34.7</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
@@ -1276,228 +1285,287 @@
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>660.02</v>
+        <v>94.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>34.7</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>5.26</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>94.92</v>
+        <v>36.38</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>76</v>
+      </c>
+      <c r="L12" s="4">
+        <v>124</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="P12" s="4">
-        <v>36.38</v>
+        <v>0.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>37.3</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>78</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>965.34</v>
+      </c>
+      <c r="P14" s="8">
+        <v>34.7</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>3.59</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>