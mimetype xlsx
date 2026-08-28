--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,240 +80,240 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>DULEPUR PWSS</t>
+  </si>
+  <si>
+    <t>SM/18293</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Dulepur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018374)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000667/2023-2024</t>
+  </si>
+  <si>
+    <t>2746/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>DULEPUR PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of DULEPUR and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rdTubeWell)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000361/2023-2024</t>
+  </si>
+  <si>
+    <t>2478/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000131/2022-2023</t>
   </si>
   <si>
     <t>636/RD/PHE</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site, 2nd &amp;3rd Tube-Well Site under DULEPUR PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000559/2023-2024</t>
   </si>
   <si>
     <t>660/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>BHAGIRATH CONSTRUCTION</t>
   </si>
   <si>
     <t>ORD/000558/2023-2024</t>
   </si>
   <si>
     <t>659/RD/PHE</t>
   </si>
   <si>
     <t>ANILA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Dulepur PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000451/2024-2025</t>
+  </si>
+  <si>
+    <t>3763/RD/PHED</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
   </si>
   <si>
     <t>Quotation for new service connection at DULEPUR PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18293)</t>
   </si>
   <si>
     <t>BILL/01517/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-376</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Quotation for new service connection at DULEPUR PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18293)</t>
+  </si>
+  <si>
+    <t>BILL/01516/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-375</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at DULEPUR PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18293)</t>
   </si>
   <si>
     <t>BILL/01515/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-374</t>
   </si>
   <si>
-    <t>Quotation for new service connection at DULEPUR PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18293)</t>
-[...55 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dulehpur Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000334/2025-2026</t>
   </si>
   <si>
     <t>2485/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Additional Quotation for new service connection at DULEPUR PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18293)</t>
   </si>
   <si>
     <t>BILL/01223/2025-2026</t>
   </si>
   <si>
     <t>07/08/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -842,686 +842,686 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>83.32</v>
+        <v>37.3</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>13.86</v>
+        <v>660.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>13.86</v>
+        <v>83.32</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>9.99</v>
+        <v>13.86</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>4.09</v>
+        <v>13.86</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>10.65</v>
+        <v>94.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>660.02</v>
+        <v>9.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>34.7</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>5.26</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>94.92</v>
+        <v>10.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>36.38</v>
+        <v>4.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.95</v>
+        <v>36.38</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>84</v>
+      </c>
+      <c r="L13" s="4">
+        <v>124</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="P13" s="4">
-        <v>37.3</v>
+        <v>0.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>965.34</v>