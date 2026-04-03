--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>M/S SOMNATH KUNDU</t>
   </si>
   <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Executive Engineer under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001791/2024-2025</t>
   </si>
   <si>
     <t>1276/MLMD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>NITAI PANDEY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site ,2nd &amp;3rd Tube-Well Site under DIGHALGAON PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2023-2024</t>
+  </si>
+  <si>
+    <t>638/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>BASU AND COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1141,87 +1159,150 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P8" s="4">
         <v>0.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P9" s="4">
+        <v>13.85</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>60</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>758.62</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>