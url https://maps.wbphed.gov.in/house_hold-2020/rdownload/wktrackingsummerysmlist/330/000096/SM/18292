--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,62 @@
     <t>27/02/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>NITAI PANDEY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site ,2nd &amp;3rd Tube-Well Site under DIGHALGAON PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000546/2023-2024</t>
   </si>
   <si>
     <t>638/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>BASU AND COMPANY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under DIGHALGAON PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000547/2023-2024</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>M/S UNITED CONTRACTORS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,73 +681,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -893,54 +905,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>503.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>53.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>10.64</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1208,101 +1220,164 @@
       <c r="I9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P9" s="4">
         <v>13.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>62.13</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="4">
+        <v>13.85</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>7.67</v>
+      </c>
+      <c r="R10" s="4">
+        <v>55.39</v>
+      </c>
+      <c r="S10" s="4">
+        <v>75</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>772.48</v>
+      </c>
+      <c r="P11" s="8">
+        <v>69.82</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>9.04</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>