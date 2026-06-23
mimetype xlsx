--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,51 +152,51 @@
   <si>
     <t>DIPESH BHOWMIK</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Dighalgaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018378)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000665/2023-2024</t>
   </si>
   <si>
     <t>2745/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>24/10/2026</t>
   </si>
   <si>
     <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Additional pipeline and other ancillary works at Dighalgaon piped water Supply Scheme Under Islampur SubDivision under Raiganj Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000560/2024-2025</t>
   </si>
   <si>
     <t>327/RD/PHE</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>Laying of pipeline with FHTC of DIGHALGAON and it¿s adjoining mouzas Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
   </si>
@@ -249,50 +249,86 @@
     <t>ORD/000546/2023-2024</t>
   </si>
   <si>
     <t>638/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>20/05/2025</t>
   </si>
   <si>
     <t>BASU AND COMPANY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under DIGHALGAON PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000547/2023-2024</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>M/S UNITED CONTRACTORS</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at DIGHALGAON PH-I (Karandighi ccc) in the district of Uttar Dinajpur (SM/18292).</t>
+  </si>
+  <si>
+    <t>BILL/02742/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-599</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at DIGHALGAON PH-II (Karandighi ccc) in the district of Uttar Dinajpur (SM/18292).</t>
+  </si>
+  <si>
+    <t>BILL/02743/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-600</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at DIGHALGAON PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18292)</t>
+  </si>
+  <si>
+    <t>BILL/03197/2024-2025</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,70 +717,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1297,87 +1333,262 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>13.85</v>
       </c>
       <c r="Q10" s="4">
         <v>7.67</v>
       </c>
       <c r="R10" s="4">
         <v>55.39</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.72</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>9.65</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5.81</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>792.66</v>
+      </c>
+      <c r="P14" s="8">
+        <v>69.82</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>8.81</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>