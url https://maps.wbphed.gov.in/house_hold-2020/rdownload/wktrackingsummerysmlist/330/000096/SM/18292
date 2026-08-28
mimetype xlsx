--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,207 +92,207 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>DIGHALGAON PWSS</t>
   </si>
   <si>
     <t>SM/18292</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of DIGHALGAON and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rdTubeWell)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000077/2023-2024</t>
+  </si>
+  <si>
+    <t>2002/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>06/09/2025</t>
+  </si>
+  <si>
+    <t>DIPESH BHOWMIK</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Dighalgaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018378)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000665/2023-2024</t>
+  </si>
+  <si>
+    <t>2745/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000132/2022-2023</t>
   </si>
   <si>
     <t>639/RD/PHE</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of DIGHALGAON and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rdTubeWell)</t>
-[...47 lines deleted...]
-    <t>M/S S. S. ENTERPRISE</t>
+    <t>Laying of pipeline with FHTC of DIGHALGAON and it¿s adjoining mouzas Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000566/2023-2024</t>
+  </si>
+  <si>
+    <t>738/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>M/S SOMNATH KUNDU</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site ,2nd &amp;3rd Tube-Well Site under DIGHALGAON PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000546/2023-2024</t>
+  </si>
+  <si>
+    <t>638/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>20/05/2025</t>
+  </si>
+  <si>
+    <t>BASU AND COMPANY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under DIGHALGAON PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000547/2023-2024</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>M/S UNITED CONTRACTORS</t>
   </si>
   <si>
     <t>Additional pipeline and other ancillary works at Dighalgaon piped water Supply Scheme Under Islampur SubDivision under Raiganj Division,P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000560/2024-2025</t>
   </si>
   <si>
     <t>327/RD/PHE</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
-    <t>Laying of pipeline with FHTC of DIGHALGAON and it¿s adjoining mouzas Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Executive Engineer under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001791/2024-2025</t>
   </si>
   <si>
     <t>1276/MLMD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>NITAI PANDEY</t>
-  </si>
-[...28 lines deleted...]
-    <t>M/S UNITED CONTRACTORS</t>
   </si>
   <si>
     <t>Quotation for new service connection at DIGHALGAON PH-I (Karandighi ccc) in the district of Uttar Dinajpur (SM/18292).</t>
   </si>
   <si>
     <t>BILL/02742/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-599</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at DIGHALGAON PH-II (Karandighi ccc) in the district of Uttar Dinajpur (SM/18292).</t>
   </si>
   <si>
     <t>BILL/02743/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-600</t>
   </si>
@@ -857,537 +857,537 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>53.73</v>
+        <v>503.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>53.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.64</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>503.41</v>
+        <v>38.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>53.54</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>10.64</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>38.21</v>
+        <v>53.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>52.29</v>
+        <v>96.35</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>96.35</v>
+        <v>13.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.61</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>62.13</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.78</v>
+        <v>13.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>55.39</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>13.85</v>
+        <v>52.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>8.61</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>62.13</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>13.85</v>
+        <v>0.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.67</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>55.39</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
@@ -1402,51 +1402,51 @@
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
@@ -1461,51 +1461,51 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>