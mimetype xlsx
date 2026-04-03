--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -191,66 +191,69 @@
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Implementation of TUNIBHITA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rdTubeWell)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000362/2023-2024</t>
   </si>
   <si>
     <t>2477/RD/PHE</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
-    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-I under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte</t>
-[...14 lines deleted...]
-    <t>DAS CONSTRUCTION</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site ,2nd &amp;3rd Tube-Well Site under TUNIVITA PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000513/2023-2024</t>
+  </si>
+  <si>
+    <t>642/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>DULAL DUTTA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1070,121 +1073,121 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.39</v>
+        <v>27.71</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>1010.51</v>
+        <v>1037.83</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>