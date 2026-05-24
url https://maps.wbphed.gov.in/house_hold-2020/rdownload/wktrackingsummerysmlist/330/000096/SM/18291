--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -128,51 +128,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Tunibhita Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018453)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001816/2023-2024</t>
   </si>
   <si>
     <t>3704/MLMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
-    <t>28/11/2025</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
     <t>Laying of Additional Pipeline with pathway at TUNIBHITA Water Supply Scheme for installation of FHTC Work under Islampur Sub-Division P.H.E. Dte. under Raiganj Division, P.H.E Dte.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000385/2024-2025</t>
   </si>
   <si>
     <t>3555/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>CALCON CONSTRUCTION</t>
   </si>
@@ -866,54 +866,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>37.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>24.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>66.25</v>
       </c>
       <c r="S4" s="4">
         <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1049,54 +1049,54 @@
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="4">
         <v>843.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>201.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>23.94</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1146,54 +1146,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>1037.83</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>226.7</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>21.84</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>