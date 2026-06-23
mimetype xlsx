--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,62 @@
     <t>24/08/2023</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site ,2nd &amp;3rd Tube-Well Site under TUNIVITA PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000513/2023-2024</t>
   </si>
   <si>
     <t>642/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>DULAL DUTTA</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at TUNIBHITA PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18291)</t>
+  </si>
+  <si>
+    <t>BILL/02760/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-626</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1126,87 +1138,146 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>27.71</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P9" s="4">
+        <v>5.83</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1043.66</v>
+      </c>
+      <c r="P10" s="8">
+        <v>226.7</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>21.72</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>