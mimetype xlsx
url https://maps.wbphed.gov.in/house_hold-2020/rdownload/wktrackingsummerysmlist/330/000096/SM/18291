--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,168 +92,168 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>TUNIBHITA PWSS</t>
   </si>
   <si>
     <t>SM/18291</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of TUNIBHITA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rdTubeWell)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000362/2023-2024</t>
+  </si>
+  <si>
+    <t>2477/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>CALCON CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Tunibhita Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018453)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/001816/2023-2024</t>
+  </si>
+  <si>
+    <t>3704/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000133/2022-2023</t>
   </si>
   <si>
     <t>637/RD/PHE</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Laying of Additional Pipeline with pathway at TUNIBHITA Water Supply Scheme for installation of FHTC Work under Islampur Sub-Division P.H.E. Dte. under Raiganj Division, P.H.E Dte.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000385/2024-2025</t>
   </si>
   <si>
     <t>3555/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
-    <t>CALCON CONSTRUCTION</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site ,2nd &amp;3rd Tube-Well Site under TUNIVITA PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000513/2023-2024</t>
+  </si>
+  <si>
+    <t>642/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>DULAL DUTTA</t>
   </si>
   <si>
     <t>Quotation for new service connection at TUNIVITA PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18291)</t>
   </si>
   <si>
     <t>BILL/02569/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-582</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...40 lines deleted...]
-    <t>DULAL DUTTA</t>
   </si>
   <si>
     <t>Quotation for new service connection at TUNIBHITA PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18291)</t>
   </si>
   <si>
     <t>BILL/02760/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-626</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -794,434 +794,434 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>58.92</v>
+        <v>843.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>201.96</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.94</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>37.34</v>
       </c>
       <c r="Q4" s="4">
         <v>24.74</v>
       </c>
       <c r="R4" s="4">
         <v>66.25</v>
       </c>
       <c r="S4" s="4">
         <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>53.07</v>
+        <v>58.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>17.28</v>
+        <v>53.07</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>843.51</v>
+        <v>27.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>201.96</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>23.94</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>27.71</v>
+        <v>17.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>5.83</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>