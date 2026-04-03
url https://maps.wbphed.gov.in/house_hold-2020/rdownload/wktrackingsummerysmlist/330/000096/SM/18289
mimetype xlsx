--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,101 +107,77 @@
   <si>
     <t>MACHHALI PWSS</t>
   </si>
   <si>
     <t>SM/18289</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000138/2022-2023</t>
   </si>
   <si>
     <t>723/RD/PHE</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 4(Four) Month (01/03/2024 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000626/2023-2024</t>
+  </si>
+  <si>
+    <t>472/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/02/2024</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Machhali Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018359)</t>
-[...46 lines deleted...]
-  <si>
     <t>Quotation for new service connection at MACHHALI PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00244/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-70</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at MACHHALI PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00243/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-69</t>
   </si>
   <si>
     <t>Quotation for new service connection at MACHHALI PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
@@ -240,68 +216,50 @@
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Machhal PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000452/2024-2025</t>
   </si>
   <si>
     <t>3765/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
-  </si>
-[...16 lines deleted...]
-    <t>13/01/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site, 2nd &amp;3rd Tube-Well Site under MACHHALI PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000521/2023-2024</t>
   </si>
   <si>
     <t>656/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>BIKASH KAR</t>
   </si>
@@ -732,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -917,336 +875,336 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>37.03</v>
+        <v>1.6</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>1.6</v>
+        <v>8.34</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="P6" s="4">
-        <v>8.34</v>
+        <v>6.24</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>6.24</v>
+        <v>13.65</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>13.65</v>
+        <v>742.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
@@ -1256,60 +1214,60 @@
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>742.57</v>
+        <v>75.22</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
@@ -1319,291 +1277,165 @@
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>75.22</v>
+        <v>27.72</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.6</v>
+        <v>36.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>994.79</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>