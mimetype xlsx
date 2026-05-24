--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -914,54 +914,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>1.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.97</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1154,54 +1154,54 @@
       <c r="I8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>742.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>221.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>29.8</v>
       </c>
       <c r="S8" s="4">
         <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1280,54 +1280,54 @@
       <c r="I10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>27.72</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>21.45</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>77.38</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1375,54 +1375,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>994.79</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>243.14</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>24.44</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>