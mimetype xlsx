--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,119 @@
     <t>05/03/2024</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>BIKASH KAR</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Machhali Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000337/2025-2026</t>
   </si>
   <si>
     <t>2487/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Supply of Stamp Paper for Raiganj division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00656/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-428</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>ASHIM CHANDA</t>
+  </si>
+  <si>
+    <t>Work Order for hiring charges of vehicle with fuel, hired for site works for RWS Raiganj Sub-Division under Raiganj Division, P.H.E. Dte. for the period from 21.09.2024 and 23.09.2024 to 25.09.2024</t>
+  </si>
+  <si>
+    <t>BILL/00699/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-418</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Machhali Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018359)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000685/2023-2024</t>
+  </si>
+  <si>
+    <t>2760/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO.</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1355,87 +1424,331 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>36.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.09</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.08</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P14" s="4">
+        <v>37.03</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>29.23</v>
+      </c>
+      <c r="R14" s="4">
+        <v>78.93</v>
+      </c>
+      <c r="S14" s="4">
+        <v>92</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R15" s="4">
+        <v>15.29</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1034.59</v>
+      </c>
+      <c r="P16" s="8">
+        <v>272.76</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>26.36</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>