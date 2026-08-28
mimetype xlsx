--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,297 +80,297 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>MACHHALI PWSS</t>
+  </si>
+  <si>
+    <t>SM/18289</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Machhali Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018359)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000685/2023-2024</t>
+  </si>
+  <si>
+    <t>2760/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO.</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>MACHHALI PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of MACHHALI and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division. (Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rdTubeWell)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000363/2023-2024</t>
+  </si>
+  <si>
+    <t>2479/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000138/2022-2023</t>
   </si>
   <si>
     <t>723/RD/PHE</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 4(Four) Month (01/03/2024 to 30/06/2024).</t>
   </si>
   <si>
     <t>Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000626/2023-2024</t>
   </si>
   <si>
     <t>472/RD/PHE</t>
   </si>
   <si>
     <t>28/02/2024</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>PRITAM SARKAR</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Machhal PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000452/2024-2025</t>
+  </si>
+  <si>
+    <t>3765/RD/PHED</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site, 2nd &amp;3rd Tube-Well Site under MACHHALI PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000521/2023-2024</t>
+  </si>
+  <si>
+    <t>656/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
+    <t>BIKASH KAR</t>
   </si>
   <si>
     <t>Quotation for new service connection at MACHHALI PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00244/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-70</t>
   </si>
   <si>
     <t>15/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at MACHHALI PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00243/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-69</t>
   </si>
   <si>
     <t>Quotation for new service connection at MACHHALI PH-III (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00626/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-122</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
-    <t>Implementation of MACHHALI and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division. (Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd &amp;3rdTubeWell)</t>
-[...70 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Machhali Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000337/2025-2026</t>
   </si>
   <si>
     <t>2487/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Supply of Stamp Paper for Raiganj division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>BILL/00656/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-428</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>ASHIM CHANDA</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works for RWS Raiganj Sub-Division under Raiganj Division, P.H.E. Dte. for the period from 21.09.2024 and 23.09.2024 to 25.09.2024</t>
   </si>
   <si>
     <t>BILL/00699/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-418</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI</t>
-  </si>
-[...40 lines deleted...]
-    <t>13/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -899,812 +899,812 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>83.09</v>
+        <v>37.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.93</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>1.6</v>
+        <v>742.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.4</v>
+        <v>221.29</v>
       </c>
       <c r="R4" s="4">
-        <v>24.97</v>
+        <v>29.8</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>8.34</v>
+        <v>83.09</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>6.24</v>
+        <v>1.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>24.97</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>63</v>
       </c>
       <c r="P7" s="4">
-        <v>13.65</v>
+        <v>75.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>742.57</v>
+        <v>2.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>221.29</v>
+        <v>0.4</v>
       </c>
       <c r="R8" s="4">
-        <v>29.8</v>
+        <v>15.29</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="P9" s="4">
-        <v>75.22</v>
+        <v>27.72</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.45</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>77.38</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="P10" s="4">
-        <v>27.72</v>
+        <v>8.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>21.45</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>77.38</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>36.37</v>
+        <v>6.24</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.09</v>
+        <v>13.65</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I13" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>0.08</v>
+        <v>36.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>37.03</v>
+        <v>0.09</v>
       </c>
       <c r="Q14" s="4">
-        <v>29.23</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>78.93</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>2.6</v>
+        <v>0.08</v>
       </c>
       <c r="Q15" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>15.29</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>1034.59</v>