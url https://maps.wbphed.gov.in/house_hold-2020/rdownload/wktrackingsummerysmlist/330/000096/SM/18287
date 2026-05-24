--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -179,78 +179,99 @@
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
     <t>Implementation of JAGADISHPUR and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000082/2023-2024</t>
   </si>
   <si>
     <t>2001/RD/PHE</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>09/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Jagdishpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012027)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000556/2023-2024</t>
   </si>
   <si>
     <t>2507/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
+    <t>Construction Of Boundary Wall with Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under JAGADISHPUR Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000454/2023-2024</t>
+  </si>
+  <si>
+    <t>562/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>21/05/2024</t>
+  </si>
+  <si>
+    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,73 +660,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1099,54 +1120,54 @@
       <c r="I8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>759.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>251.06</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>33.07</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1176,87 +1197,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>36.72</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>87</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>27.71</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>973.97</v>
+      </c>
+      <c r="P11" s="8">
+        <v>251.06</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>25.78</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>