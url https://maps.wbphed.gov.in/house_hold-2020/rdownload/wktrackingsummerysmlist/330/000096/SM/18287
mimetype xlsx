--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,71 @@
     <t>27/01/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Construction Of Boundary Wall with Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under JAGADISHPUR Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000454/2023-2024</t>
   </si>
   <si>
     <t>562/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1260,87 +1281,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>27.71</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>83</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>978.96</v>
+      </c>
+      <c r="P12" s="8">
+        <v>251.06</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>25.65</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>