--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,66 +92,135 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>JAGDISHPUR PWSS</t>
   </si>
   <si>
     <t>SM/18287</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of JAGADISHPUR and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000082/2023-2024</t>
+  </si>
+  <si>
+    <t>2001/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Jagdishpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/012027)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000556/2023-2024</t>
+  </si>
+  <si>
+    <t>2507/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000096/2022-2023</t>
   </si>
   <si>
     <t>33/RD/PHE</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Construction Of Boundary Wall with Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under JAGADISHPUR Piped Water Supply Scheme at Raiganj Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000454/2023-2024</t>
+  </si>
+  <si>
+    <t>562/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>21/05/2024</t>
+  </si>
+  <si>
+    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Jagdispur, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03528/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-548</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Additional Quotation for Tw-I of Jagadishpur water supply scheme in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/02264/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-546</t>
   </si>
@@ -159,119 +228,50 @@
     <t>01/10/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Jagadispur, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03529/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-549</t>
   </si>
   <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of Makdampur- Bhatol Road caused due to pipe laying by PHED under Jagadishpur PWSS at different stretched of road under Uttar Dinajpur Highway Division.</t>
   </si>
   <si>
     <t>BILL/00307/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-195</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
-  </si>
-[...67 lines deleted...]
-    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -821,539 +821,539 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>115.16</v>
+        <v>759.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>251.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>33.07</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>7.62</v>
+        <v>36.72</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.8</v>
+        <v>115.16</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>5.13</v>
+        <v>27.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>21.58</v>
+        <v>7.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>759.23</v>
+        <v>0.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>251.06</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>33.07</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>36.72</v>
+        <v>5.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>27.71</v>
+        <v>21.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>