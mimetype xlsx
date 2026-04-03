--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,71 @@
     <t>2003/RD/PHE</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Topamari Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000278/2025-2026</t>
   </si>
   <si>
     <t>1797/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall with Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under TOPAMARI Piped Water Supply Scheme at Islampur Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000455/2023-2024</t>
+  </si>
+  <si>
+    <t>563/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>MS SANDHYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1194,87 +1215,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="4">
         <v>36.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>27.69</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>95</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1054.56</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>