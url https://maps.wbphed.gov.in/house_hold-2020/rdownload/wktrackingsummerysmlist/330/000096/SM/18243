--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -128,51 +128,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Topamari Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014297)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000548/2023-2024</t>
   </si>
   <si>
     <t>2537/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of concrete pathway at Head Work Site Pump House &amp; 2nd TW Site Pump House for Topamari Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division, PHED.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000383/2024-2025</t>
   </si>
   <si>
     <t>3502/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
@@ -896,54 +896,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>38.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>76.32</v>
       </c>
       <c r="S4" s="4">
         <v>76</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1140,54 +1140,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="4">
         <v>833.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>288.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>34.65</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1298,54 +1298,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1054.56</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>318.14</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>30.17</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>