--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,71 @@
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall with Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under TOPAMARI Piped Water Supply Scheme at Islampur Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000455/2023-2024</t>
   </si>
   <si>
     <t>563/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>MS SANDHYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at TOPAMARI PH-III (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18243)</t>
+  </si>
+  <si>
+    <t>BILL/02752/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-601</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at TOPAMARI PH-II (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18243)</t>
+  </si>
+  <si>
+    <t>BILL/02753/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-602</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1278,87 +1299,205 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>27.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.32</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.37</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1065.26</v>
+      </c>
+      <c r="P13" s="8">
+        <v>318.14</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>29.87</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>