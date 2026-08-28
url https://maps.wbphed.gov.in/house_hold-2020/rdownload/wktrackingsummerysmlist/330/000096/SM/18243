--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,219 +92,219 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Islampur</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>TOPAMARI PWSS</t>
   </si>
   <si>
     <t>SM/18243</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of TOPAMARI and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd &amp; 3rd Tube Well)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>2003/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Topamari Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/014297)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000548/2023-2024</t>
+  </si>
+  <si>
+    <t>2537/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000113/2022-2023</t>
   </si>
   <si>
     <t>602/RD/PHE</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Construction of concrete pathway at Head Work Site Pump House &amp; 2nd TW Site Pump House for Topamari Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division, PHED.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000383/2024-2025</t>
   </si>
   <si>
     <t>3502/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
-[...1 lines deleted...]
-  <si>
     <t>Additional pipeline and other ancillary works at Topamari piped water Supply Scheme Under Islampur SubDivision under Raiganj Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2024-2025</t>
   </si>
   <si>
     <t>3501/RD/PHE</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall with Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under TOPAMARI Piped Water Supply Scheme at Islampur Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000455/2023-2024</t>
+  </si>
+  <si>
+    <t>563/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>MS SANDHYA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at TOPAMARI PH-I (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18243)</t>
   </si>
   <si>
     <t>BILL/01091/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-262</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Implementation of TOPAMARI and it's adjoining mouzas Pipe Water Supply Scheme at ISLAMPUR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House Head Work, 2nd &amp; 3rd Tube Well)</t>
-[...19 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Topamari Water Supply Scheme at Islampur Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000278/2025-2026</t>
   </si>
   <si>
     <t>1797/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall with Gate at Head Work Site, 2nd &amp; 3rd Tube-Well Site under TOPAMARI Piped Water Supply Scheme at Islampur Block under Raiganj Division, PHE Dte. in the District of Uttar Dinajpur.</t>
-[...17 lines deleted...]
-    <t>MS SANDHYA CONSTRUCTION</t>
+    <t>Quotation for new service connection at TOPAMARI PH-II (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18243)</t>
+  </si>
+  <si>
+    <t>BILL/02753/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-602</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
   </si>
   <si>
     <t>Quotation for new service connection at TOPAMARI PH-III (Islampur ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18243)</t>
   </si>
   <si>
     <t>BILL/02752/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-601</t>
-  </si>
-[...10 lines deleted...]
-    <t>BP-2024-25-602</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -833,618 +833,618 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>57.96</v>
+        <v>833.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>288.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>34.65</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>38.26</v>
       </c>
       <c r="Q4" s="4">
         <v>29.2</v>
       </c>
       <c r="R4" s="4">
         <v>76.32</v>
       </c>
       <c r="S4" s="4">
         <v>76</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>15.72</v>
+        <v>57.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>40.29</v>
+        <v>15.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>4.38</v>
+        <v>40.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>833.91</v>
+        <v>27.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>288.94</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>34.65</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>36.36</v>
+        <v>4.38</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>27.69</v>
+        <v>36.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>4.32</v>
+        <v>6.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>6.37</v>
+        <v>4.32</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>