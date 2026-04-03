--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -194,51 +194,51 @@
   <si>
     <t>2446/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>DEB CONSTRUCTION.</t>
   </si>
   <si>
     <t>Implementation of KASHIMPUR and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000005/2023-2024</t>
   </si>
   <si>
     <t>1132/RD/PHE</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
-    <t>10/10/2025</t>
+    <t>08/04/2026</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kashimpur Water Supply Scheme at Hemtabad Block under Raiganj Division, P.H.E. Dte. Dist: Uttar Dinajpur, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000306/2025-2026</t>
   </si>
   <si>
     <t>2473/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>