--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -158,111 +158,111 @@
   <si>
     <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Palaibari, 2.Kashimpur in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000032/2023-2024</t>
   </si>
   <si>
     <t>1491/RD/PHE</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
   </si>
   <si>
+    <t>Implementation of KASHIMPUR and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>1132/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kashimpur Water Supply Scheme at Hemtabad Block under Raiganj Division, P.H.E. Dte. Dist: Uttar Dinajpur, Capacity- 80 M3/hr.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000306/2025-2026</t>
+  </si>
+  <si>
+    <t>2473/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II of Kashimpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/003990)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000423/2023-2024</t>
   </si>
   <si>
     <t>2446/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>DEB CONSTRUCTION.</t>
-  </si>
-[...37 lines deleted...]
-    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1017,251 +1017,251 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="O7" s="4" t="s">
+      <c r="P7" s="4">
+        <v>407.34</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>92.62</v>
+      </c>
+      <c r="R7" s="4">
+        <v>22.74</v>
+      </c>
+      <c r="S7" s="4">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>407.34</v>
+        <v>32.36</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>32.36</v>
+        <v>22.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.76</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>25.2</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>566.19</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>98.38</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>17.38</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>