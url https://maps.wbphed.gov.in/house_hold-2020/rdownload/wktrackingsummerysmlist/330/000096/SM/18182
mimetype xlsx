--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,71 @@
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II of Kashimpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/003990)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000423/2023-2024</t>
   </si>
   <si>
     <t>2446/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>DEB CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1194,87 +1215,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>22.84</v>
       </c>
       <c r="Q9" s="4">
         <v>5.76</v>
       </c>
       <c r="R9" s="4">
         <v>25.2</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>83</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>571.18</v>
+      </c>
+      <c r="P11" s="8">
+        <v>98.38</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>17.22</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>