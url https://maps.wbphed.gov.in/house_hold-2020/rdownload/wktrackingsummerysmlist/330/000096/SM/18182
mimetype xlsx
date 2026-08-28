--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,198 +92,198 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Hemtabad</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Kashimpur Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/18182</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Palaibari, 2.Kashimpur in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000032/2023-2024</t>
+  </si>
+  <si>
+    <t>1491/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Implementation of KASHIMPUR and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000005/2023-2024</t>
+  </si>
+  <si>
+    <t>1132/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II of Kashimpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/003990)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000423/2023-2024</t>
+  </si>
+  <si>
+    <t>2446/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>DEB CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2023-2024</t>
   </si>
   <si>
     <t>1333/RD/PHE</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Kashimpur, Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00208/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-71</t>
   </si>
   <si>
     <t>16/04/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Kashimpur, Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00209/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-72</t>
   </si>
   <si>
-    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Palaibari, 2.Kashimpur in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Kashimpur Water Supply Scheme at Hemtabad Block under Raiganj Division, P.H.E. Dte. Dist: Uttar Dinajpur, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000306/2025-2026</t>
   </si>
   <si>
     <t>2473/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
-  </si>
-[...43 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -812,509 +812,509 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>36.1</v>
+        <v>57.19</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.37</v>
+        <v>407.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>92.62</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.74</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>7</v>
+        <v>22.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>25.2</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>57.19</v>
+        <v>36.1</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>407.34</v>
+        <v>3.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>92.62</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>22.74</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>32.36</v>
+        <v>7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>22.84</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.76</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>25.2</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>5</v>
+        <v>32.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>571.18</v>