--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -152,51 +152,51 @@
   <si>
     <t>26/04/2026</t>
   </si>
   <si>
     <t>SUBRATA KUMAR DAS.</t>
   </si>
   <si>
     <t>Implementation of BHARATPUR and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000049/2023-2024</t>
   </si>
   <si>
     <t>1556/RD/PHE</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
-    <t>16/08/2025</t>
+    <t>14/11/2025</t>
   </si>
   <si>
     <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
   </si>
   <si>
     <t>ORD/000410/2024-2025</t>
   </si>
   <si>
     <t>1746/RD/PHE</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>