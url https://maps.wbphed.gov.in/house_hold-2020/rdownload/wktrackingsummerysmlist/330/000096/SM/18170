--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,68 +156,50 @@
     <t>SUBRATA KUMAR DAS.</t>
   </si>
   <si>
     <t>Implementation of BHARATPUR and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000049/2023-2024</t>
   </si>
   <si>
     <t>1556/RD/PHE</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>BHOLA PAUL</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +588,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -830,54 +812,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>14.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>79.49</v>
       </c>
       <c r="S4" s="4">
         <v>79</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -893,164 +875,101 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>92.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.09</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>17.4</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...20 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>112.58</v>
+      </c>
+      <c r="P6" s="8">
+        <v>27.41</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>24.35</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>