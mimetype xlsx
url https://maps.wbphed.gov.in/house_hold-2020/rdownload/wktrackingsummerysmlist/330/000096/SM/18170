--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -156,50 +156,83 @@
     <t>SUBRATA KUMAR DAS.</t>
   </si>
   <si>
     <t>Implementation of BHARATPUR and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000049/2023-2024</t>
   </si>
   <si>
     <t>1556/RD/PHE</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>BHOLA PAUL</t>
+  </si>
+  <si>
+    <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of Bindol - Bishnupur Road due to pipe laying i.c.w Bharatpur (SM/18170) Piped Water Supply Scheme from chain age 5.00 km to 9.50 km along the said road under Uttar Dinajpur Highway Division.</t>
+  </si>
+  <si>
+    <t>BILL/00660/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-401</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER PWD ROADS</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>1746/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -588,73 +621,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -889,87 +922,209 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>92.43</v>
       </c>
       <c r="Q5" s="4">
         <v>16.09</v>
       </c>
       <c r="R5" s="4">
         <v>17.4</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="4">
+        <v>31.71</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="R7" s="4">
+        <v>15.04</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>146.9</v>
+      </c>
+      <c r="P8" s="8">
+        <v>27.8</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>18.93</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>