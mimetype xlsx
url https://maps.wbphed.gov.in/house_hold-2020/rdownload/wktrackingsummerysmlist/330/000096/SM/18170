--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,147 +92,147 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Hemtabad</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>BHARATPUR PIPED WATER SUPPLY SCHEME IN HEMTABAD BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18170</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of BHARATPUR and it's adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>1556/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>14/11/2025</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I &amp; II of Bharatpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020865)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000716/2023-2024</t>
+  </si>
+  <si>
+    <t>2701/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>26/04/2026</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR DAS.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2023-2024</t>
   </si>
   <si>
     <t>2256/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...47 lines deleted...]
-    <t>BHOLA PAUL</t>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>1746/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of Bindol - Bishnupur Road due to pipe laying i.c.w Bharatpur (SM/18170) Piped Water Supply Scheme from chain age 5.00 km to 9.50 km along the said road under Uttar Dinajpur Highway Division.</t>
   </si>
   <si>
     <t>BILL/00660/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-401</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -761,323 +761,323 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>5.9</v>
+        <v>92.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>16.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>17.4</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>14.25</v>
       </c>
       <c r="Q4" s="4">
         <v>11.33</v>
       </c>
       <c r="R4" s="4">
         <v>79.49</v>
       </c>
       <c r="S4" s="4">
         <v>79</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>92.43</v>
+        <v>5.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>16.09</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>17.4</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>31.71</v>
+        <v>2.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>15.04</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.6</v>
+        <v>31.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>15.04</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>