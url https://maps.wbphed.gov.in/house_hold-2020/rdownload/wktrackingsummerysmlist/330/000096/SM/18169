--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -123,74 +123,50 @@
     <t>2255/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Dhabail, Kaliyaganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00747/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-207</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...22 lines deleted...]
-    <t>UNITED PROGRESSIVE ENGINEERS CO-OP &amp;CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Dhabail Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020919)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000721/2023-2024</t>
   </si>
   <si>
     <t>2702/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>SOVA ENTERPRISE.</t>
   </si>
@@ -603,73 +579,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -847,203 +823,140 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>57.44</v>
+        <v>7.17</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...20 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>13.64</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>