--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -862,88 +862,88 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>7.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.7</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>13.64</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>5.72</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>41.92</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>