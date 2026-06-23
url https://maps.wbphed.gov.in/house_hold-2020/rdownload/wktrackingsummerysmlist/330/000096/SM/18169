--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -147,50 +147,74 @@
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Dhabail Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020919)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000721/2023-2024</t>
   </si>
   <si>
     <t>2702/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>SOVA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Implementation of DHABAIL and it's adjoining mouzas Pipe Water Supply Scheme at KALIAGANJ Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000051/2023-2024</t>
+  </si>
+  <si>
+    <t>1558/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>23/06/2024</t>
+  </si>
+  <si>
+    <t>UNITED PROGRESSIVE ENGINEERS CO-OP &amp;CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -579,73 +603,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -876,87 +900,150 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>7.17</v>
       </c>
       <c r="Q5" s="4">
         <v>5.72</v>
       </c>
       <c r="R5" s="4">
         <v>79.7</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" s="4">
+        <v>57.44</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>49.09</v>
+      </c>
+      <c r="R6" s="4">
+        <v>85.46</v>
+      </c>
+      <c r="S6" s="4">
+        <v>85</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>71.08</v>
+      </c>
+      <c r="P7" s="8">
+        <v>54.8</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>77.1</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>