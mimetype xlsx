--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,129 +92,129 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Kaliaganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>DHABAIL PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18169</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of DHABAIL and it's adjoining mouzas Pipe Water Supply Scheme at KALIAGANJ Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000051/2023-2024</t>
+  </si>
+  <si>
+    <t>1558/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>23/06/2024</t>
+  </si>
+  <si>
+    <t>UNITED PROGRESSIVE ENGINEERS CO-OP &amp;CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Dhabail Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020919)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000721/2023-2024</t>
+  </si>
+  <si>
+    <t>2702/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SOVA ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000078/2023-2024</t>
   </si>
   <si>
     <t>2255/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Dhabail, Kaliyaganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00747/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-207</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...46 lines deleted...]
-    <t>UNITED PROGRESSIVE ENGINEERS CO-OP &amp;CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -743,294 +743,294 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.42</v>
+        <v>57.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>49.09</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.46</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.05</v>
+        <v>7.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.17</v>
+        <v>3.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.72</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>79.7</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>57.44</v>
+        <v>3.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>49.09</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>85.46</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>71.08</v>
       </c>
       <c r="P7" s="8">
-        <v>54.8</v>
+        <v>56.21</v>
       </c>
       <c r="Q7" s="8">
-        <v>77.1</v>
+        <v>79.08</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>