--- v0 (2026-03-03)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,89 @@
     <t>29/12/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>KAMAKHYA ENTERPRISE.</t>
   </si>
   <si>
     <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
   </si>
   <si>
     <t>ORD/000410/2024-2025</t>
   </si>
   <si>
     <t>1746/RD/PHE</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DALIMGAON PWSS at Kaliaganj Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000504/2023-2024</t>
+  </si>
+  <si>
+    <t>627/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>BIKRAM KUNDU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1194,87 +1233,213 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>2.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>10.26</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>203.86</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>