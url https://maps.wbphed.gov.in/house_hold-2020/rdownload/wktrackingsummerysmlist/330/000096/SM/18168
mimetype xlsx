--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,68 +201,50 @@
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II of Dalimgaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020863)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/002028/2023-2024</t>
   </si>
   <si>
     <t>4767/MLMD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>KAMAKHYA ENTERPRISE.</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DALIMGAON PWSS at Kaliaganj Block under Raiganj Division, PHE Dte.</t>
   </si>
@@ -690,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1093,54 +1075,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>130.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>71.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>54.76</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1195,251 +1177,188 @@
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>2.6</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>5</v>
+        <v>10.26</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>201.26</v>
+      </c>
+      <c r="P11" s="8">
+        <v>71.51</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>35.53</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>