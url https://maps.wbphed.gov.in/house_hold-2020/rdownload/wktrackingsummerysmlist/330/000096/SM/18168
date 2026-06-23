--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -155,135 +155,171 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Dalimgaon, Kaliyaganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00734/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-186</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Dalimgaon, Kaliyaganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00733/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-185</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II of Dalimgaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020863)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/002028/2023-2024</t>
+  </si>
+  <si>
+    <t>4767/MLMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>KAMAKHYA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DALIMGAON PWSS at Kaliaganj Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000504/2023-2024</t>
+  </si>
+  <si>
+    <t>627/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>BIKRAM KUNDU</t>
+  </si>
+  <si>
     <t>Implementation of DALIMGAON and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
-    <t>Junior Engineer, RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000026/2023-2024</t>
   </si>
   <si>
     <t>1305/RD/PHE</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II of Dalimgaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020863)</t>
-[...59 lines deleted...]
-    <t>BIKRAM KUNDU</t>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>1746/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1036,329 +1072,455 @@
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>130.31</v>
+        <v>19.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>71.36</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>54.76</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>19.81</v>
+        <v>5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5</v>
+        <v>10.26</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>2.99</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>10.26</v>
+        <v>130.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>71.36</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>54.76</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R11" s="4">
+        <v>15.27</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>83</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>208.85</v>
+      </c>
+      <c r="P13" s="8">
+        <v>71.91</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>34.43</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>