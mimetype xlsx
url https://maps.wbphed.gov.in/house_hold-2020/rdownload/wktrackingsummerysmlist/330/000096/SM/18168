--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,216 +92,216 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Kaliaganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>DALIMGAON PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18168</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of DALIMGAON and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000026/2023-2024</t>
+  </si>
+  <si>
+    <t>1305/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II of Dalimgaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020863)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/002028/2023-2024</t>
+  </si>
+  <si>
+    <t>4767/MLMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>KAMAKHYA ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2023-2024</t>
   </si>
   <si>
     <t>2264/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>1746/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Dalimgaon PWSS at Kaliyaganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000461/2024-2025</t>
   </si>
   <si>
     <t>3779/RD/PHE</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>JEET CONSTRUCTION (UKILPARA)</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DALIMGAON PWSS at Kaliaganj Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000504/2023-2024</t>
+  </si>
+  <si>
+    <t>627/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>BIKRAM KUNDU</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Dalimgaon, Kaliyaganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00733/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-185</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Dalimgaon, Kaliyaganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00734/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-186</t>
-  </si>
-[...118 lines deleted...]
-    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -848,608 +848,608 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>11.05</v>
+        <v>130.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>71.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>54.76</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>15.07</v>
+        <v>19.81</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.65</v>
+        <v>11.05</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>6.11</v>
+        <v>2.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>15.27</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>19.81</v>
+        <v>15.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>5</v>
+        <v>10.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>2.99</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>10.26</v>
+        <v>5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>130.31</v>
+        <v>6.11</v>
       </c>
       <c r="Q10" s="4">
-        <v>71.36</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>54.76</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>2.6</v>
+        <v>3.65</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>15.27</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>