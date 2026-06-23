--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,65 @@
     <t>11/03/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction Of Approach Road,Laying Of Pipe Line And Other Allied Works Of Bankur Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000401/2024-2025</t>
   </si>
   <si>
     <t>3570/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at BANKUR PH-I (Itahar ccc) in the district of Uttar Dinajpur (SM/18167).</t>
+  </si>
+  <si>
+    <t>BILL/02735/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-603</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -890,54 +905,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>84.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>35.54</v>
       </c>
       <c r="S4" s="4">
         <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -953,54 +968,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>14.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>68.41</v>
       </c>
       <c r="S5" s="4">
         <v>69</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1268,87 +1283,146 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P10" s="4">
         <v>11.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.1</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>130.25</v>
+      </c>
+      <c r="P12" s="8">
+        <v>39.75</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>30.52</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>