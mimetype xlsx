--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,192 +92,171 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Itahar</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>BANKUR PIPED WATER SUPPLY SCHEME IN ITAHAR BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18167</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of BANKUR and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000050/2023-2024</t>
+  </si>
+  <si>
+    <t>1557/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II of Bankur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020973)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000728/2023-2024</t>
+  </si>
+  <si>
+    <t>2708/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>M/S DYNAMIC ENGINEERS ENTERPRISE....</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000080/2023-2024</t>
   </si>
   <si>
     <t>2257/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of BANKUR and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
-[...47 lines deleted...]
-    <t>M/S DYNAMIC ENGINEERS ENTERPRISE....</t>
+    <t>Construction Of Approach Road,Laying Of Pipe Line And Other Allied Works Of Bankur Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000401/2024-2025</t>
+  </si>
+  <si>
+    <t>3570/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>04/01/2025</t>
+  </si>
+  <si>
+    <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 01.07.2024 to 05.07.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00232/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-155</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>M/S DILWAR HOSAIN</t>
+  </si>
+  <si>
+    <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 08.07.2024 to 12.07.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00231/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-156</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 29.07.2024 to 02.08.2024.</t>
   </si>
   <si>
     <t>BILL/00275/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-180</t>
   </si>
   <si>
     <t>30/08/2024</t>
-  </si>
-[...64 lines deleted...]
-    <t>04/01/2025</t>
   </si>
   <si>
     <t>Quotation for new service connection at BANKUR PH-I (Itahar ccc) in the district of Uttar Dinajpur (SM/18167).</t>
   </si>
   <si>
     <t>BILL/02735/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-603</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -681,73 +660,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -821,608 +800,547 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.26</v>
+        <v>84.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>35.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>84.34</v>
+        <v>14.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>29.98</v>
+        <v>9.77</v>
       </c>
       <c r="R4" s="4">
-        <v>35.54</v>
+        <v>68.41</v>
       </c>
       <c r="S4" s="4">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>14.28</v>
+        <v>6.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.77</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>68.41</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>0.1</v>
+        <v>11.15</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>0.1</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>0.1</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>13.82</v>
+        <v>0.1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>11.15</v>
+        <v>0.1</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>116.43</v>
+      </c>
+      <c r="P11" s="8">
+        <v>39.75</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>34.14</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>