--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -149,51 +149,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Binapur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020936)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001670/2023-2024</t>
   </si>
   <si>
     <t>2706/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>28/11/2025</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>M/S JIBU SINGHA</t>
   </si>
   <si>
     <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab(Non-A.C. Vehical No. WB59C 3704) for the office of the Assistant Engineer, Islampur Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire under Raiganj Division, P.H.E. Dte. in Uttar Dinajpur District. (Period from 01.07.2024 to 14.01.2025.)</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000411/2024-2025</t>
   </si>
   <si>
     <t>1816/RD/PHE</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>MD ZAFAR EQUEBAL</t>
   </si>