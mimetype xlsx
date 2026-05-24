--- v1 (2026-04-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,71 +153,50 @@
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Binapur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020936)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001670/2023-2024</t>
   </si>
   <si>
     <t>2706/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>M/S JIBU SINGHA</t>
-  </si>
-[...19 lines deleted...]
-    <t>MD ZAFAR EQUEBAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +585,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -905,150 +884,87 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>7.2</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...20 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>65.95</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>