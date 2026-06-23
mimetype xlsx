--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -149,51 +149,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Binapur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020936)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001670/2023-2024</t>
   </si>
   <si>
     <t>2706/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>27/05/2026</t>
+    <t>23/11/2026</t>
   </si>
   <si>
     <t>M/S JIBU SINGHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>