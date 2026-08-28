--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -113,90 +113,90 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Implementation of BINAPUR and it's adjoining mouzas Pipe Water Supply Scheme at CHOPRA Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>ORD/000229/2023-2024</t>
   </si>
   <si>
     <t>2378/RD/PHE</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>12/11/2023</t>
   </si>
   <si>
     <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Binapur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020936)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/001670/2023-2024</t>
+  </si>
+  <si>
+    <t>2706/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>M/S JIBU SINGHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000110/2023-2024</t>
   </si>
   <si>
     <t>3315/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...25 lines deleted...]
-    <t>M/S JIBU SINGHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -772,146 +772,146 @@
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>4.8</v>
+        <v>7.2</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>7.2</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>