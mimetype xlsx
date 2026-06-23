--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,71 @@
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Raynagar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020854)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000680/2023-2024</t>
   </si>
   <si>
     <t>2699/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>M/S. MAYUKH BHADURI</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1031,101 +1052,164 @@
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>7.17</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>62.74</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P8" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>83</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>87.43</v>
+      </c>
+      <c r="P9" s="8">
+        <v>4.5</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>5.15</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>