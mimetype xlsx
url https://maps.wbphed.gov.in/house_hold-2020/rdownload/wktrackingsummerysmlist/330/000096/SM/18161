--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -92,171 +92,171 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Kaliaganj</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>RAYNAGAR PIPED WATER SUPPLY SCHEME IN KALIYAGANJ BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18161</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of RAYNAGAR and it's adjoining mouzas Pipe Water Supply Scheme at KALIAGANJ Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000053/2023-2024</t>
+  </si>
+  <si>
+    <t>1560/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>21/10/2026</t>
+  </si>
+  <si>
+    <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Raynagar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020854)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000680/2023-2024</t>
+  </si>
+  <si>
+    <t>2699/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>M/S. MAYUKH BHADURI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000081/2023-2024</t>
   </si>
   <si>
     <t>2258/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Raynagar, Kaliyaganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00731/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-187</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Implementation of RAYNAGAR and it's adjoining mouzas Pipe Water Supply Scheme at KALIAGANJ Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House and Boundary Wall.)</t>
-[...20 lines deleted...]
-    <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Raynagar Water Supply Scheme at Kaliaganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 10 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000346/2025-2026</t>
   </si>
   <si>
     <t>2493/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...43 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -785,387 +785,387 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>3.89</v>
+        <v>53.01</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>4.55</v>
+        <v>7.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.74</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>53.01</v>
+        <v>3.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>13.82</v>
+        <v>4.55</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>7.17</v>
+        <v>5</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.5</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>62.74</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>5</v>
+        <v>13.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>87.43</v>