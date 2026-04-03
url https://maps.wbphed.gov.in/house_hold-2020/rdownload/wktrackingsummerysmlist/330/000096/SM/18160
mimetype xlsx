--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,74 +216,50 @@
     <t>MUKHERJEE ART CENTRE</t>
   </si>
   <si>
     <t>Implementation of HASUA and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engnieer, RWS(HQ)</t>
   </si>
   <si>
     <t>ORD/000376/2023-2024</t>
   </si>
   <si>
     <t>2600/RD/PHE</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>M/S EVEREST INFRATECH INC</t>
-  </si>
-[...22 lines deleted...]
-    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site&amp; 2nd Tube-Well Site under HASUA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000502/2023-2024</t>
   </si>
   <si>
     <t>623/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Hasua Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 30 M3/hr.</t>
   </si>
@@ -714,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="89.549561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1223,249 +1199,186 @@
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>2.6</v>
+        <v>24.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="13" t="s">
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>24.48</v>
+        <v>17.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>349.2</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>