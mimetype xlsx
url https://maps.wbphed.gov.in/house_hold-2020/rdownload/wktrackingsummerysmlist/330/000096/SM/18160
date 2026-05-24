--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -188,75 +188,75 @@
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II of Hasua Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020862)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000729/2023-2024</t>
   </si>
   <si>
     <t>2709/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>MUKHERJEE ART CENTRE</t>
   </si>
   <si>
     <t>Implementation of HASUA and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engnieer, RWS(HQ)</t>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS,Junior Engnieer, RWS(HQ)</t>
   </si>
   <si>
     <t>ORD/000376/2023-2024</t>
   </si>
   <si>
     <t>2600/RD/PHE</t>
   </si>
   <si>
     <t>13/09/2023</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>02/10/2025</t>
   </si>
   <si>
     <t>M/S EVEREST INFRATECH INC</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site&amp; 2nd Tube-Well Site under HASUA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000502/2023-2024</t>
   </si>
   <si>
     <t>623/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
   </si>
@@ -1160,54 +1160,54 @@
       <c r="I8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P8" s="4">
         <v>220.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>71.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>32.3</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1318,54 +1318,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>349.2</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>71.34</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>20.43</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>