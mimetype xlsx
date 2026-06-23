--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,89 @@
     <t>19/04/2024</t>
   </si>
   <si>
     <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Hasua Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 30 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000320/2025-2026</t>
   </si>
   <si>
     <t>2480/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at HASUA PH-I (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18160)</t>
+  </si>
+  <si>
+    <t>BILL/02971/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-631</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="89.549561" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1298,87 +1337,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P10" s="4">
         <v>17.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.21</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R12" s="4">
+        <v>15.38</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>356.01</v>
+      </c>
+      <c r="P13" s="8">
+        <v>71.74</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>20.15</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>