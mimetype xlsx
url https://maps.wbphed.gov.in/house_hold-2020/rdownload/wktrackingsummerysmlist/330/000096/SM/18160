--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,255 +92,255 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Itahar</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>HASUA PIPED WATER SUPPLY SCHEME IN ITAHAR BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>SM/18160</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II of Hasua Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020862)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000729/2023-2024</t>
+  </si>
+  <si>
+    <t>2709/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>MUKHERJEE ART CENTRE</t>
+  </si>
+  <si>
+    <t>Implementation of HASUA and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS,Junior Engnieer, RWS(HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000376/2023-2024</t>
+  </si>
+  <si>
+    <t>2600/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/09/2023</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>M/S EVEREST INFRATECH INC</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000077/2023-2024</t>
   </si>
   <si>
     <t>2263/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Approach Road,Laying of Pipe Line,Fhtc and other Allied Works of Hasua Pwss within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000393/2024-2025</t>
   </si>
   <si>
     <t>3563/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE</t>
   </si>
   <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site&amp; 2nd Tube-Well Site under HASUA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000502/2023-2024</t>
+  </si>
+  <si>
+    <t>623/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>WAMOL ENGINEERS CO-OPERATIVE SOCIETY LTD. WAMOLENGICOOPSOCIETYLTD@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 15.07.2024 to 16.07.2024 and from 18.07.2024 to 19.07.2024.</t>
   </si>
   <si>
     <t>BILL/00274/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-181</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>M/S DILWAR HOSAIN</t>
   </si>
   <si>
-    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
-[...94 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Hasua Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 30 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000320/2025-2026</t>
   </si>
   <si>
     <t>2480/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Quotation for new service connection at HASUA PH-I (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/18160)</t>
   </si>
   <si>
     <t>BILL/02971/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-631</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...22 lines deleted...]
-    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -869,633 +869,633 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>14.12</v>
+        <v>4.8</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>47.11</v>
+        <v>20.41</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>0.08</v>
+        <v>220.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>71.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>32.3</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>4.8</v>
+        <v>14.12</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>20.41</v>
+        <v>47.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P8" s="4">
-        <v>220.85</v>
+        <v>2.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>71.34</v>
+        <v>0.4</v>
       </c>
       <c r="R8" s="4">
-        <v>32.3</v>
+        <v>15.38</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P9" s="4">
         <v>24.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P10" s="4">
-        <v>17.34</v>
+        <v>0.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="I11" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>84</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P11" s="4">
-        <v>4.21</v>
+        <v>17.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P12" s="4">
-        <v>2.6</v>
+        <v>4.21</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>15.38</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>356.01</v>