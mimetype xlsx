--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,68 @@
     <t>23/11/2025</t>
   </si>
   <si>
     <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
   </si>
   <si>
     <t>Additional pipeline, Pathway, Land Development and other ancillary works at Dakshin Damodargachh Piped Water Supply Scheme Under Islampur Sub-Division under Raiganj Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000397/2025-2026</t>
   </si>
   <si>
     <t>1596/RD/PHE</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DAKSHIN DAOMODARGACHH PWSS at Chopra Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2024-2025</t>
+  </si>
+  <si>
+    <t>1709/RD/PHE</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>FIZA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -971,87 +989,150 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>12.06</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P7" s="4">
+        <v>10.19</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>124.83</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>