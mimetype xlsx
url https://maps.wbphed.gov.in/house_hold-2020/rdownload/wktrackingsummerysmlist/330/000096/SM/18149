--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -851,54 +851,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>14.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.48</v>
       </c>
       <c r="S4" s="4">
         <v>82</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1072,54 +1072,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>124.83</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>11.74</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>