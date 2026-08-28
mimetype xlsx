--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -92,153 +92,153 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Chopra</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>DAKSHIN DAMORGACHH PIPED WATER SUPPLY SCHEME IN CHOPRA BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR.</t>
   </si>
   <si>
     <t>SM/18149</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of DAKSHIN DAMODARGACHH and it's adjoining mouzas Pipe Water Supply Scheme at CHOPRA Block of Uttar Dinajpur District under Raiganj Division. (Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections &amp; Pump House.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000048/2023-2024</t>
+  </si>
+  <si>
+    <t>1555/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>23/11/2025</t>
+  </si>
+  <si>
+    <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II of Dakshin Damorgachh Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020855)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000730/2023-2024</t>
+  </si>
+  <si>
+    <t>4776/MLMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>MOON LIGHT CONSTRUCTION AND STAR GOLD ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000091/2023-2024</t>
   </si>
   <si>
     <t>2271/RD</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...47 lines deleted...]
-    <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DAKSHIN DAOMODARGACHH PWSS at Chopra Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000050/2024-2025</t>
+  </si>
+  <si>
+    <t>1709/RD/PHE</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>FIZA CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional pipeline, Pathway, Land Development and other ancillary works at Dakshin Damodargachh Piped Water Supply Scheme Under Islampur Sub-Division under Raiganj Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000397/2025-2026</t>
   </si>
   <si>
     <t>1596/RD/PHE</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
-  </si>
-[...16 lines deleted...]
-    <t>FIZA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -767,359 +767,359 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>6.79</v>
+        <v>81.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>41.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>51.53</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>14.41</v>
       </c>
       <c r="Q4" s="4">
         <v>11.74</v>
       </c>
       <c r="R4" s="4">
         <v>81.48</v>
       </c>
       <c r="S4" s="4">
         <v>82</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>81.37</v>
+        <v>6.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="J6" s="13"/>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>12.06</v>
+        <v>10.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.09</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>10.19</v>
+        <v>12.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>124.83</v>
       </c>
       <c r="P8" s="8">
-        <v>11.74</v>
+        <v>63.16</v>
       </c>
       <c r="Q8" s="8">
-        <v>9.41</v>
+        <v>50.6</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>