--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -182,111 +182,99 @@
   <si>
     <t>Construction of Approach Road,Laying of Pipe Line,Fhtc and Other Allied Works Of Dakshinal Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000395/2024-2025</t>
   </si>
   <si>
     <t>3564/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>M/S. DEBNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DAKSHINAL PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000537/2023-2024</t>
   </si>
   <si>
     <t>624/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD.</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dakshinal Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 30 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000319/2025-2026</t>
   </si>
   <si>
     <t>2479/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>625/RD/PHE</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1064,230 +1052,230 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.6</v>
+        <v>11.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>11.29</v>
+        <v>17.34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="M9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="J9" s="13"/>
-      <c r="K9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>17.34</v>
+        <v>11.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>324.28</v>
+        <v>332.97</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>