--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -113,168 +113,168 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000083/2023-2024</t>
   </si>
   <si>
     <t>2266/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Implementation of DAKSHINAL and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer RWS HQ,Junior Engnieer, RWS(HQ)</t>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS,Junior Engnieer, RWS(HQ)</t>
   </si>
   <si>
     <t>ORD/000226/2023-2024</t>
   </si>
   <si>
     <t>2385/RD/PHE</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>03/12/2025</t>
   </si>
   <si>
     <t>MILAN DEBNATH</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II of Dakshinal Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020903)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/002029/2023-2024</t>
   </si>
   <si>
     <t>4768/MLMD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
-    <t>18/12/2025</t>
+    <t>16/06/2026</t>
   </si>
   <si>
     <t>M/S S. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Approach Road,Laying of Pipe Line,Fhtc and Other Allied Works Of Dakshinal Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000395/2024-2025</t>
   </si>
   <si>
     <t>3564/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>M/S. DEBNATH ENTERPRISE</t>
   </si>
   <si>
+    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dakshinal Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 30 M3/hr.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000319/2025-2026</t>
+  </si>
+  <si>
+    <t>2479/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DAKSHINAL PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>625/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER</t>
+  </si>
+  <si>
     <t>ORD/000537/2023-2024</t>
   </si>
   <si>
     <t>624/RD/PHE</t>
   </si>
   <si>
-    <t>05/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD.</t>
-  </si>
-[...31 lines deleted...]
-    <t>DULAL MAJUMDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -887,54 +887,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>215.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>74.42</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>34.52</v>
       </c>
       <c r="S4" s="4">
         <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1052,236 +1052,236 @@
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>11.29</v>
+        <v>17.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>17.34</v>
+        <v>11.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>11.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>332.97</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>74.42</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>22.35</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>