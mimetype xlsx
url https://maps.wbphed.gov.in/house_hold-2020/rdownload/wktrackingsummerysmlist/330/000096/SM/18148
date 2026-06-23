--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,74 @@
     <t>ORD/000538/2023-2024</t>
   </si>
   <si>
     <t>625/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>DULAL MAJUMDER</t>
   </si>
   <si>
     <t>ORD/000537/2023-2024</t>
   </si>
   <si>
     <t>624/RD/PHE</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="45.845947" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1214,87 +1238,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
         <v>11.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R10" s="4">
+        <v>15.38</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>335.57</v>
+      </c>
+      <c r="P11" s="8">
+        <v>74.82</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>22.3</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>