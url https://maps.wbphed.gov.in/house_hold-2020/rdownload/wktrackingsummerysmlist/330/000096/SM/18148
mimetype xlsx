--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,213 +92,213 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Itahar</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>DAKSHINAL PIPED WATER SUPPLY SCHEME IN ITAHAR BLOCK UNDER RAIGANJ DIVISION, UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/18148</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of DAKSHINAL and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS,Junior Engnieer, RWS(HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000226/2023-2024</t>
+  </si>
+  <si>
+    <t>2385/RD/PHE</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>MILAN DEBNATH</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II of Dakshinal Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020903)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/002029/2023-2024</t>
+  </si>
+  <si>
+    <t>4768/MLMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>M/S S. S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000083/2023-2024</t>
   </si>
   <si>
     <t>2266/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of DAKSHINAL and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...49 lines deleted...]
-  <si>
     <t>Construction of Approach Road,Laying of Pipe Line,Fhtc and Other Allied Works Of Dakshinal Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000395/2024-2025</t>
   </si>
   <si>
     <t>3564/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>14/08/2025</t>
   </si>
   <si>
     <t>M/S. DEBNATH ENTERPRISE</t>
   </si>
   <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DAKSHINAL PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000538/2023-2024</t>
+  </si>
+  <si>
+    <t>625/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>21/04/2025</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER</t>
+  </si>
+  <si>
+    <t>ORD/000537/2023-2024</t>
+  </si>
+  <si>
+    <t>624/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dakshinal Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 30 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000319/2025-2026</t>
   </si>
   <si>
     <t>2479/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...52 lines deleted...]
-    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -827,204 +827,204 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.02</v>
+        <v>215.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>74.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>34.52</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>215.59</v>
+        <v>21.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>74.42</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>34.52</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>21.07</v>
+        <v>15.02</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>84</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
@@ -1078,266 +1078,266 @@
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="J7" s="13"/>
+      <c r="J7" s="13" t="s">
+        <v>58</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P7" s="4">
-        <v>17.34</v>
+        <v>2.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>15.38</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P8" s="4">
         <v>11.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
         <v>11.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="J10" s="13" t="s">
         <v>75</v>
       </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P10" s="4">
-        <v>2.6</v>
+        <v>17.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>15.38</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>335.57</v>