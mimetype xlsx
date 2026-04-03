--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,71 +198,50 @@
     <t>04/07/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Augmentation of Shergram Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018651)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000609/2023-2024</t>
   </si>
   <si>
     <t>2724/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>JOY MAA SANTOSHI ENTERPRISE.</t>
-  </si>
-[...19 lines deleted...]
-    <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1119,148 +1098,87 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>7.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...18 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>115.53</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>