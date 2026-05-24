--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -791,54 +791,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>11.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.24</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.69</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -909,54 +909,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>88.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.49</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>17.56</v>
       </c>
       <c r="S5" s="4">
         <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1084,88 +1084,88 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>7.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>78.1</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>115.53</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>22.34</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>19.33</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>