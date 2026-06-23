--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,71 @@
     <t>04/07/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Augmentation of Shergram Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018651)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000609/2023-2024</t>
   </si>
   <si>
     <t>2724/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>JOY MAA SANTOSHI ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Balance pipe line with boundary wall for the purpose of Augmentation of Sergram &amp; it's adjoining mouzas piped Water Supply Scheme of Kaliyaganj Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000399/2025-2026</t>
+  </si>
+  <si>
+    <t>1597/RD/PHE</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>14/10/2025</t>
+  </si>
+  <si>
+    <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1098,87 +1119,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>7.18</v>
       </c>
       <c r="Q8" s="4">
         <v>5.61</v>
       </c>
       <c r="R8" s="4">
         <v>78.1</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>19.53</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>50</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>135.06</v>
+      </c>
+      <c r="P10" s="8">
+        <v>22.34</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>16.54</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>