--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,159 +89,159 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Augmentation of Sergram Piped Water Supply Scheme at Kaliyaganj block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/17742</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Sergram and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000523/2022-2023</t>
+  </si>
+  <si>
+    <t>883/RD/PHE</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE (ABDULGHATA) MSSARKAR.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Augmentation of Shergram Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018651)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000609/2023-2024</t>
+  </si>
+  <si>
+    <t>2724/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>JOY MAA SANTOSHI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Preparation of DPR for drinking water supply scheme to facilitate 4(Four)Nos. Augmentation Scheme and 1(One) No. New PWSS (List Enclosed) Uncovered mouzas under Uttar Dinajpur District which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Raiganj Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000201/2023-2024</t>
   </si>
   <si>
     <t>2226/RD/PHE</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>15/08/2023</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2023-2024</t>
   </si>
   <si>
     <t>1104/RD/PHE</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation of Sergram and it's adjoining mouzas Pipe Water Supply Scheme at Kaliaganj Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House)</t>
-[...22 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Shergram, Kaliyaganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03667/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-630</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Additional quotation for energization at TW No-III of Shergram water supply scheme in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01449/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-359</t>
   </si>
   <si>
     <t>04/07/2024</t>
-  </si>
-[...22 lines deleted...]
-    <t>JOY MAA SANTOSHI ENTERPRISE.</t>
   </si>
   <si>
     <t>Balance pipe line with boundary wall for the purpose of Augmentation of Sergram &amp; it's adjoining mouzas piped Water Supply Scheme of Kaliyaganj Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000399/2025-2026</t>
   </si>
   <si>
     <t>1597/RD/PHE</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>14/10/2025</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -792,404 +792,404 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.57</v>
+        <v>88.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.24</v>
+        <v>58.5</v>
       </c>
       <c r="R3" s="4">
-        <v>10.69</v>
+        <v>66.31</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>4.6</v>
+        <v>7.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.1</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>88.22</v>
+        <v>11.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.49</v>
+        <v>1.24</v>
       </c>
       <c r="R5" s="4">
-        <v>17.56</v>
+        <v>10.69</v>
       </c>
       <c r="S5" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.12</v>
+        <v>4.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>3.84</v>
+        <v>0.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>7.18</v>
+        <v>3.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.61</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>78.1</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>19.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1200,54 +1200,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>135.06</v>
       </c>
       <c r="P10" s="8">
-        <v>22.34</v>
+        <v>65.34</v>
       </c>
       <c r="Q10" s="8">
-        <v>16.54</v>
+        <v>48.38</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>