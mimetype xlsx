--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -146,51 +146,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.III of Source augmentation of Kaliganj (Bangar Village) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018636)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000674/2023-2024</t>
   </si>
   <si>
     <t>2753/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>M/S. MAYUKH BHADURI</t>
   </si>
   <si>
     <t>Augmentation of Kaliganj (Bangar) and it's adjoining mouzas Pipe Water Supply Scheme at Itahar Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000524/2022-2023</t>
   </si>
   <si>
     <t>884/RD/PHE</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>