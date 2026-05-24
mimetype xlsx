--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -791,54 +791,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>11.57</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>9.54</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -909,54 +909,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>7.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.43</v>
       </c>
       <c r="S5" s="4">
         <v>81</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -970,54 +970,54 @@
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>78.26</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>11.61</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1065,54 +1065,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>121.36</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>16.03</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>13.21</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>