--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,50 +198,62 @@
     <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>Construction of Approach Road, Laying of Pipe Line, FHTC And Other Allied Works of Kaliganj(Bangar) Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000390/2024-2025</t>
   </si>
   <si>
     <t>3560/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Augmentation of Kaliganj (Bangar) (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/17740)</t>
+  </si>
+  <si>
+    <t>BILL/00478/2025-2026</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1045,87 +1057,142 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>18.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="4">
+        <v>8.59</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>129.95</v>
+      </c>
+      <c r="P9" s="8">
+        <v>16.03</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>12.33</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>