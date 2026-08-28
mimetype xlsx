--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,135 +89,135 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Augmentation of Kaliganj (Bangar village) Piped Water Supply Scheme at Itahar block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/17740</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Kaliganj (Bangar) and it's adjoining mouzas Pipe Water Supply Scheme at Itahar Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000524/2022-2023</t>
+  </si>
+  <si>
+    <t>884/RD/PHE</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>10/12/2025</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.III of Source augmentation of Kaliganj (Bangar Village) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018636)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000674/2023-2024</t>
+  </si>
+  <si>
+    <t>2753/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>M/S. MAYUKH BHADURI</t>
+  </si>
+  <si>
     <t>Preparation of DPR for drinking water supply scheme to facilitate 4(Four)Nos. Augmentation Scheme and 1(One) No. New PWSS (List Enclosed) Uncovered mouzas under Uttar Dinajpur District which includes Route survey using DGPS/Drone/Total Station etc. &amp; all related field work for technical data collection, Household Survey using PHED developed mobile application, Preparation and supply of Geo reference drawing / layout plan of the zone-wise Command area of water distribution and transmission Pipeline network of the schemes showing all requisite features, design of Pipeline Network. Design (if necessary), drawing &amp; estimation of all necessary structures, Preparation &amp; Submission of DPR booklets &amp; Bid Document ( in both hard and soft copies) including Preparation of Booklet for SLSSC for individual PWSS, all complete in consultation with the EIC under Raiganj Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000201/2023-2024</t>
   </si>
   <si>
     <t>2226/RD/PHE</t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>15/08/2023</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2023-2024</t>
   </si>
   <si>
     <t>1106/RD/PHE</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...49 lines deleted...]
-    <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>Construction of Approach Road, Laying of Pipe Line, FHTC And Other Allied Works of Kaliganj(Bangar) Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000390/2024-2025</t>
   </si>
   <si>
     <t>3560/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
@@ -783,256 +783,256 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>78.26</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>44.42</v>
+      </c>
+      <c r="R3" s="4">
+        <v>56.75</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>6.34</v>
+        <v>7.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.43</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>7.16</v>
+        <v>11.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.83</v>
+        <v>1.1</v>
       </c>
       <c r="R5" s="4">
-        <v>81.43</v>
+        <v>9.54</v>
       </c>
       <c r="S5" s="4">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>78.26</v>
+        <v>6.34</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.09</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>11.61</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
@@ -1065,51 +1065,51 @@
         <v>18.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
@@ -1132,54 +1132,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>129.95</v>
       </c>
       <c r="P9" s="8">
-        <v>16.03</v>
+        <v>51.35</v>
       </c>
       <c r="Q9" s="8">
-        <v>12.33</v>
+        <v>39.52</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>