--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -167,51 +167,51 @@
   <si>
     <t>2238/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Implementation of SURANGAPUR (ZONE-II) and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000017/2023-2024</t>
   </si>
   <si>
     <t>1279/RD/PHE</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>SANYAL ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Surangapur Zone- II Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018492)</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000801/2023-2024</t>
   </si>
   <si>
     <t>2771/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>19/10/2025</t>
   </si>
   <si>
     <t>PABITRA MANDAL</t>
   </si>
@@ -877,54 +877,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>6.05</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -940,54 +940,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4">
         <v>4003279058</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>17.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1062,54 +1062,54 @@
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>281.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>105.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>37.58</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1125,54 +1125,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>24.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.01</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>74.29</v>
       </c>
       <c r="S7" s="4">
         <v>88</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1249,54 +1249,54 @@
       <c r="I9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>11.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.07</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.07</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1312,54 +1312,54 @@
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>11.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.25</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1527,54 +1527,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>486.58</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>166.85</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>34.29</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>