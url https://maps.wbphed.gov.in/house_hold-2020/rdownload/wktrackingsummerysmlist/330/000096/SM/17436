--- v2 (2026-05-25)
+++ v3 (2026-08-28)
@@ -113,129 +113,129 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of SURANGAPUR (ZONE-II) and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>1279/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>SANYAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Surangapur Zone- II Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018492)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000801/2023-2024</t>
+  </si>
+  <si>
+    <t>2771/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>19/10/2025</t>
+  </si>
+  <si>
+    <t>PABITRA MANDAL</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Surangapur (Zone-II) PWSS, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001956/2023-2024</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000066/2023-2024</t>
   </si>
   <si>
     <t>2238/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...40 lines deleted...]
-    <t>PABITRA MANDAL</t>
   </si>
   <si>
     <t>Restoration of Damaged CC Road Near 2nd Tubewell Site of Surangapur Zone-II Water Supply Scheme (New Scheme) at Hemtabad Block Under Raiganj Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000125/2024-2025</t>
   </si>
   <si>
     <t>3016/RD/PHE</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR DUTTA ARNABD121@GMAIL.COM</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under SURANGAPUR ZONE-II PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
@@ -901,281 +901,281 @@
       <c r="Q3" s="4">
         <v>3.81</v>
       </c>
       <c r="R3" s="4">
         <v>6.05</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4">
-[...2 lines deleted...]
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>17.09</v>
+        <v>281.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>17.09</v>
+        <v>105.61</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>37.58</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>24.57</v>
+        <v>24.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>74.29</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003279058</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>281.07</v>
+        <v>17.09</v>
       </c>
       <c r="Q6" s="4">
-        <v>105.61</v>
+        <v>17.09</v>
       </c>
       <c r="R6" s="4">
-        <v>37.58</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>24.23</v>
+        <v>24.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>18.01</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>74.29</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
@@ -1228,60 +1228,60 @@
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>11.29</v>
       </c>
       <c r="Q9" s="4">
         <v>11.07</v>
       </c>
       <c r="R9" s="4">
         <v>98.07</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
@@ -1291,125 +1291,125 @@
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>11.29</v>
       </c>
       <c r="Q10" s="4">
         <v>11.25</v>
       </c>
       <c r="R10" s="4">
         <v>99.66</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
         <v>7.51</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
@@ -1426,51 +1426,51 @@
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="P12" s="4">
         <v>42.37</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
@@ -1487,51 +1487,51 @@
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
         <v>0.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>