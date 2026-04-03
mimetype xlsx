--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -143,51 +143,51 @@
   <si>
     <t>2236/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Implementation of Balufara Zone-I and it's adjoining mouzas Pipe Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House Head Work.)</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000542/2022-2023</t>
   </si>
   <si>
     <t>954/RD/PHE</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
-    <t>26/07/2024</t>
+    <t>01/03/2025</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under BALUFARA ZONE-I PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000497/2023-2024</t>
   </si>
   <si>
     <t>619/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>M/S PRATIMA CHOUDHURY</t>
   </si>