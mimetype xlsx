--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -853,54 +853,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.13</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.78</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -975,54 +975,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>88.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>46.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>52.45</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1341,88 +1341,88 @@
       <c r="I11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>7.18</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.71</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>79.48</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>226.39</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>53.03</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>23.42</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>