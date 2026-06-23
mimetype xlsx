--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,68 @@
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Balufara (Zone-I) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020259)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000624/2023-2024</t>
   </si>
   <si>
     <t>2731/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Order for Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C, Vehicle No. WB 59D 1337) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 15/01/2026 to 14/07/2026).</t>
+  </si>
+  <si>
+    <t>ORD/000592/2025-2026</t>
+  </si>
+  <si>
+    <t>62/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/01/2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1355,87 +1373,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>7.18</v>
       </c>
       <c r="Q11" s="4">
         <v>5.71</v>
       </c>
       <c r="R11" s="4">
         <v>79.48</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>228.79</v>
+      </c>
+      <c r="P13" s="8">
+        <v>53.03</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>23.18</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>