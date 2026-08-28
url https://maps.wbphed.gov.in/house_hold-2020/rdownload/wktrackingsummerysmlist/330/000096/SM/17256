--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -113,195 +113,195 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of Balufara Zone-I and it's adjoining mouzas Pipe Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House Head Work.)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000542/2022-2023</t>
+  </si>
+  <si>
+    <t>954/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Balufara (Zone-I) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/020259)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000624/2023-2024</t>
+  </si>
+  <si>
+    <t>2731/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>CHATTERJEE CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000071/2023-2024</t>
   </si>
   <si>
     <t>2236/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of Balufara Zone-I and it's adjoining mouzas Pipe Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House Head Work.)</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under BALUFARA ZONE-I PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000497/2023-2024</t>
   </si>
   <si>
     <t>619/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>M/S PRATIMA CHOUDHURY</t>
   </si>
   <si>
     <t>Requisition of fund regarding payment for permanent restoration of rural roads damaged due to laying of pipeline by PHE Dte. as on 24.09.2024 i.c.w Balufara to Agapur (Package No. WB15198), under coverage of Balufara Zone I PWSS (SM/17256)</t>
   </si>
   <si>
     <t>BILL/00476/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-277</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,WBSRDA,UTTAR DINAJPUR DIVISION</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Balufara (Zone-I), Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03666/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-631</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Balufara Zone-1 PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000487/2024-2025</t>
   </si>
   <si>
     <t>20/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Bahala zone -I PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000490/2024-2025</t>
   </si>
   <si>
     <t>23/RD/PHE</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
-  </si>
-[...22 lines deleted...]
-    <t>CHATTERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation Order for Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C, Vehicle No. WB 59D 1337) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 15/01/2026 to 14/07/2026).</t>
   </si>
   <si>
     <t>ORD/000592/2025-2026</t>
   </si>
   <si>
     <t>62/RD/PHE</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>13/07/2026</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -909,568 +909,570 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>6.43</v>
+        <v>88.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>46.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>52.45</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>88.07</v>
+        <v>7.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>46.19</v>
+        <v>5.71</v>
       </c>
       <c r="R5" s="4">
-        <v>52.45</v>
+        <v>79.48</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.57</v>
+        <v>6.43</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>1.41</v>
+        <v>5.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.12</v>
+        <v>1.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>10.09</v>
+        <v>0.12</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="J10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>44.47</v>
+        <v>10.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>7.18</v>
+        <v>44.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>5.71</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>79.48</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>2.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>228.79</v>