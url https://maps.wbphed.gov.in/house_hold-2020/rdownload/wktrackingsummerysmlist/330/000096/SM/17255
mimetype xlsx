--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -143,51 +143,51 @@
   <si>
     <t>2250/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Implementation of SAMASPUR and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division,PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000018/2023-2024</t>
   </si>
   <si>
     <t>1280/RD/PHE</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
-    <t>24/10/2025</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Samaspur, Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03656/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-632</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Samaspur, Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
@@ -222,68 +222,50 @@
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Samaspur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/019160)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000692/2023-2024</t>
   </si>
   <si>
     <t>2767/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Samaspur PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000493/2024-2025</t>
   </si>
   <si>
     <t>26/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -690,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -853,54 +835,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>6.79</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -975,54 +957,54 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>418.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>220.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>52.79</v>
       </c>
       <c r="S5" s="4">
         <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1156,54 +1138,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>4.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>16.59</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1219,227 +1201,164 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>24.39</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.81</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>32.03</v>
       </c>
       <c r="S9" s="4">
         <v>88</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>71</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>2.6</v>
+        <v>31.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>571.76</v>
+      </c>
+      <c r="P11" s="8">
+        <v>233.63</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>40.86</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>