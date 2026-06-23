--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,68 @@
     <t>14/08/2023</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Samaspur PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000493/2024-2025</t>
   </si>
   <si>
     <t>26/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1278,87 +1296,150 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P10" s="4">
         <v>31.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>83</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>576.75</v>
+      </c>
+      <c r="P12" s="8">
+        <v>233.63</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>40.51</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>