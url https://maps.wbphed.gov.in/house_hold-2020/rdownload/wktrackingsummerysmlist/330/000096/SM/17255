--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,159 +113,159 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of SAMASPUR and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>1280/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Samaspur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/019160)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000692/2023-2024</t>
+  </si>
+  <si>
+    <t>2767/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000067/2023-2024</t>
   </si>
   <si>
     <t>2250/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of SAMASPUR and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division,PHE Dte.</t>
-[...20 lines deleted...]
-    <t>Malda Mechanical</t>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Samaspur, Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03657/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-633</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Samaspur, Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03656/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-632</t>
-  </si>
-[...61 lines deleted...]
-    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Samaspur PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000493/2024-2025</t>
   </si>
   <si>
     <t>26/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
@@ -891,484 +891,484 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>418.14</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>220.74</v>
+      </c>
+      <c r="R4" s="4">
+        <v>52.79</v>
+      </c>
+      <c r="S4" s="4">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>418.14</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>220.74</v>
+        <v>0.8</v>
       </c>
       <c r="R5" s="4">
-        <v>52.79</v>
+        <v>16.59</v>
       </c>
       <c r="S5" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>0.56</v>
+        <v>24.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>32.03</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>0.45</v>
+        <v>28.77</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>4.8</v>
+        <v>0.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.8</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>16.59</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>24.39</v>
+        <v>0.56</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.81</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>32.03</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>31.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>