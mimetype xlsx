--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,99 +149,54 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. III of Source augmentation of Sripur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016135)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000441/2023-2024</t>
   </si>
   <si>
     <t>2452/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>23/11/2025</t>
+    <t>23/03/2026</t>
   </si>
   <si>
     <t>SOVA ENTERPRISE.</t>
-  </si>
-[...43 lines deleted...]
-    <t>ULKA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,73 +585,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -929,213 +884,87 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>6.95</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>81</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...20 lines deleted...]
-      <c r="H6" s="13" t="s">
+      <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...23 lines deleted...]
-      <c r="Q6" s="4">
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>61.02</v>
+      </c>
+      <c r="P6" s="8">
         <v>0</v>
       </c>
-      <c r="R6" s="4">
+      <c r="Q6" s="8">
         <v>0</v>
       </c>
-      <c r="S6" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>