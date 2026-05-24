--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -748,54 +748,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>47.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.63</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -870,88 +870,88 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>6.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.66</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.36</v>
       </c>
       <c r="S5" s="4">
         <v>81</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>61.02</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>6.44</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>10.55</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>