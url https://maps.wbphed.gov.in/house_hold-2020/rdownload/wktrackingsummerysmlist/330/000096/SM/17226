--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,54 +149,99 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. III of Source augmentation of Sripur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016135)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000441/2023-2024</t>
   </si>
   <si>
     <t>2452/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>23/03/2026</t>
+    <t>21/07/2026</t>
   </si>
   <si>
     <t>SOVA ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Implementation of Sripur and it's adjoining mouzas Pipe Water Supply Scheme at Itahar Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000274/2022-2023</t>
+  </si>
+  <si>
+    <t>880/RD/PHE</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>DONE ENTERPRISE PAPIYABHOWMICK7@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under SRIPUR PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000496/2023-2024</t>
+  </si>
+  <si>
+    <t>616/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>ULKA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -585,73 +630,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -884,87 +929,213 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>6.95</v>
       </c>
       <c r="Q5" s="4">
         <v>5.66</v>
       </c>
       <c r="R5" s="4">
         <v>81.36</v>
       </c>
       <c r="S5" s="4">
         <v>81</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="4">
+        <v>42.48</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>9.42</v>
+      </c>
+      <c r="R6" s="4">
+        <v>22.17</v>
+      </c>
+      <c r="S6" s="4">
+        <v>80</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P7" s="4">
+        <v>5.56</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>109.06</v>
+      </c>
+      <c r="P8" s="8">
+        <v>15.85</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>14.54</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>