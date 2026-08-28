--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,120 +113,120 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation and submission of DPR for drinking Water Supply Scheme to facilitate uncovered mouzas under Uttar Dinajpur District, Block- Itahar.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>1770/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of Sripur and it's adjoining mouzas Pipe Water Supply Scheme at Itahar Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000274/2022-2023</t>
+  </si>
+  <si>
+    <t>880/RD/PHE</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>22/08/2026</t>
+  </si>
+  <si>
+    <t>DONE ENTERPRISE PAPIYABHOWMICK7@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. III of Source augmentation of Sripur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016135)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000441/2023-2024</t>
+  </si>
+  <si>
+    <t>2452/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>SOVA ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000035/2023-2024</t>
   </si>
   <si>
     <t>1315/RD/PHE</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...49 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under SRIPUR PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer RWS HQ</t>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000496/2023-2024</t>
   </si>
   <si>
     <t>616/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>ULKA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -831,237 +831,237 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>6.2</v>
+        <v>42.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.42</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.17</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
         <v>6.95</v>
       </c>
       <c r="Q5" s="4">
         <v>5.66</v>
       </c>
       <c r="R5" s="4">
         <v>81.36</v>
       </c>
       <c r="S5" s="4">
         <v>81</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>42.48</v>
+        <v>6.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>9.42</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>22.17</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="4">
         <v>5.56</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>