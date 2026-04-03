--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -194,51 +194,51 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Mohishgaon, Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03635/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-619</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>Implementation of MOHISHGAON and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000012/2023-2024</t>
   </si>
   <si>
     <t>1274/RD/PHE</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
-    <t>24/10/2025</t>
+    <t>22/04/2026</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Mohishgaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018892)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000688/2023-2024</t>
   </si>
   <si>
     <t>2763/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>