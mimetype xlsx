--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,65 @@
     <t>02/05/2025</t>
   </si>
   <si>
     <t>NIMAI DAS NIMAI.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Mohishgaon Water Supply Scheme at Hemtabad Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity-45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000302/2025-2026</t>
   </si>
   <si>
     <t>2471/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Balance UPVC Pipe Line and DI Fittings for Distribution Line &amp; Making Approach Road at Head Work Site and 2nd Tubewell Site With Road Restoration of Mohishgaon PWSS (New Scheme) at Hemtabad Block under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>3026/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -859,54 +874,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.29</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -981,54 +996,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>22.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>22.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1162,54 +1177,54 @@
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>373.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>157.07</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>42.07</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1225,54 +1240,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>24.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>71.08</v>
       </c>
       <c r="S9" s="4">
         <v>88</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1363,87 +1378,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>19.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>41.67</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>706.82</v>
+      </c>
+      <c r="P13" s="8">
+        <v>201.43</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>28.5</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>