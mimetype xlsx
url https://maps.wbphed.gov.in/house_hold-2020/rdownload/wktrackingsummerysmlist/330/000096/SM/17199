--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,68 @@
     <t>2471/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Balance UPVC Pipe Line and DI Fittings for Distribution Line &amp; Making Approach Road at Head Work Site and 2nd Tubewell Site With Road Restoration of Mohishgaon PWSS (New Scheme) at Hemtabad Block under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000136/2024-2025</t>
   </si>
   <si>
     <t>3026/RD/PHE</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1441,87 +1459,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P12" s="4">
         <v>41.67</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>83</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>711.81</v>
+      </c>
+      <c r="P14" s="8">
+        <v>201.43</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>28.3</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>