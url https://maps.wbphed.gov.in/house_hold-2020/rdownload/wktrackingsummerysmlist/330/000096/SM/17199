--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,234 +113,234 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of MOHISHGAON and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>1274/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>22/04/2026</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Mohishgaon Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018892)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000688/2023-2024</t>
+  </si>
+  <si>
+    <t>2763/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000053/2023-2024</t>
   </si>
   <si>
     <t>2249/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Mahishgaon PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000435/2024-2025</t>
+  </si>
+  <si>
+    <t>3748/RD/PHE</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>NIMAI DAS NIMAI.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under MOHISHGAON PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer, RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000507/2023-2024</t>
   </si>
   <si>
     <t>632/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Balance UPVC Pipe Line and DI Fittings for Distribution Line &amp; Making Approach Road at Head Work Site and 2nd Tubewell Site With Road Restoration of Mohishgaon PWSS (New Scheme) at Hemtabad Block under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>3026/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>15/02/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Mohishgaon, Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03635/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-619</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Mohishgaon, Hemtabad CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03546/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-573</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...74 lines deleted...]
-    <t>NIMAI DAS NIMAI.RNJ@GMAIL.COM</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Mohishgaon Water Supply Scheme at Hemtabad Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity-45 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000302/2025-2026</t>
   </si>
   <si>
     <t>2471/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...31 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,635 +930,635 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>125.79</v>
+        <v>373.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>157.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>42.07</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>22.58</v>
+        <v>24.23</v>
       </c>
       <c r="Q5" s="4">
-        <v>22.54</v>
+        <v>17.22</v>
       </c>
       <c r="R5" s="4">
-        <v>99.83</v>
+        <v>71.08</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.89</v>
+        <v>125.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>8.92</v>
+        <v>21.97</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>373.39</v>
+        <v>22.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>157.07</v>
+        <v>22.54</v>
       </c>
       <c r="R8" s="4">
-        <v>42.07</v>
+        <v>99.83</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>24.23</v>
+        <v>41.67</v>
       </c>
       <c r="Q9" s="4">
-        <v>17.22</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>71.08</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>21.97</v>
+        <v>8.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="I11" s="13" t="s">
         <v>78</v>
       </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>19.34</v>
+        <v>5.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>41.67</v>
+        <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>5</v>
+        <v>19.34</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>711.81</v>