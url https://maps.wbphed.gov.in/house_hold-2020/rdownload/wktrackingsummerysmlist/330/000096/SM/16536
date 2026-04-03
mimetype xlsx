--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,74 @@
     <t>ORD/000539/2023-2024</t>
   </si>
   <si>
     <t>601/RD/PHE</t>
   </si>
   <si>
     <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Bagela Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 150 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000330/2025-2026</t>
   </si>
   <si>
     <t>2483/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1630,87 +1654,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P15" s="4">
         <v>51.99</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1173.19</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>