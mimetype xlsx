--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -904,54 +904,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>8.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -965,54 +965,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4">
         <v>4003196575</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>8.06</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1026,54 +1026,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4">
         <v>4003196562</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>6.84</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.84</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1087,54 +1087,54 @@
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4">
         <v>4003196566</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P6" s="4">
         <v>3.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1148,54 +1148,54 @@
         <v>44</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L7" s="4">
         <v>4003196570</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P7" s="4">
         <v>6.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1390,54 +1390,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P11" s="4">
         <v>647.26</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>181.5</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>28.04</v>
       </c>
       <c r="S11" s="4">
         <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1453,54 +1453,54 @@
       <c r="I12" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>68.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>48.99</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>71.25</v>
       </c>
       <c r="S12" s="4">
         <v>79</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1703,88 +1703,88 @@
       <c r="I16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>5</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1173.19</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>264.71</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>22.56</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>