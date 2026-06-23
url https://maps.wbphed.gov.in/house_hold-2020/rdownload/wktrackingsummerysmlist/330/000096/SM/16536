--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,68 @@
     <t>11/03/2026</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1717,87 +1735,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>5</v>
       </c>
       <c r="Q16" s="4">
         <v>0.2</v>
       </c>
       <c r="R16" s="4">
         <v>4.06</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>83</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1178.18</v>
+      </c>
+      <c r="P18" s="8">
+        <v>264.71</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>22.47</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>