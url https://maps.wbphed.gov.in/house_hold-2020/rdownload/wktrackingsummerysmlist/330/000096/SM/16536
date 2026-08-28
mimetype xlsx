--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -113,264 +113,264 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for Proposed Bagela Piped Water Supply Scheme under Karandighi Development Block (sl no-I).</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>ORD/000807/2021-2022</t>
   </si>
   <si>
     <t>603/RD/PHE</t>
   </si>
   <si>
     <t>15/03/2022</t>
   </si>
   <si>
     <t>22/03/2022</t>
   </si>
   <si>
     <t>M/S SOBHA &amp; CO.</t>
   </si>
   <si>
+    <t>Implementation of BAGELA andit's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000002/2023-2024</t>
+  </si>
+  <si>
+    <t>1068/RD/PHE</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II,III,IV &amp; V and making compound lighting arrangement ,Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering at T/W no. I of Bagela Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015098)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000613/2023-2024</t>
+  </si>
+  <si>
+    <t>2726/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/02/2029</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Bagela,Dalkhola C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000642/2023-2024</t>
   </si>
   <si>
     <t>20/07/2023</t>
   </si>
   <si>
     <t>18/10/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Bagela,Dalkhola C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000644/2023-2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. IV of Bagela,Dalkhola C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000646/2023-2024</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Bagela,Dalkhola C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000643/2023-2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Bagela,Dalkhola C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>1219/RD/PHE</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site, 2nd, 3rd &amp; 4th Tube-Well Site under BAGELA PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000540/2023-2024</t>
+  </si>
+  <si>
+    <t>602/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>03/03/2025</t>
+  </si>
+  <si>
+    <t>UNITED PROGRESSIVE ENGINEERS CO-OP &amp;CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>ORD/000539/2023-2024</t>
+  </si>
+  <si>
+    <t>601/RD/PHE</t>
+  </si>
+  <si>
+    <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Laying of Additional Pipeline, Pathway and Land development with anciliary works for installation of FHTC Work for BAGELA Water Supply Scheme under Islampur Sub-Division P.H.E. Dte.under Raiganj Division, P.H.E Dte.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000459/2024-2025</t>
   </si>
   <si>
     <t>3777/RD/PHE</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
-    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Additional quotation for HT cable at BAGELA PH-I (Dalkhola ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03731/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-696</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>Implementation of BAGELA andit's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...65 lines deleted...]
-    <t>M/S HINDUSTHAN CONSTRUCTION HCONSTRUCTION.RNJ@GMAIL.COM</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Bagela Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 150 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000330/2025-2026</t>
   </si>
   <si>
     <t>2483/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
-  </si>
-[...40 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -946,895 +946,895 @@
       <c r="Q3" s="4">
         <v>8.6</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>4003196575</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>8.06</v>
+        <v>647.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.06</v>
+        <v>181.5</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>28.04</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>4003196562</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.84</v>
+        <v>68.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.84</v>
+        <v>48.99</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>71.25</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4">
-        <v>4003196566</v>
+        <v>4003196575</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.57</v>
+        <v>8.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.57</v>
+        <v>8.06</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4">
-        <v>4003196570</v>
+        <v>4003196566</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>6.94</v>
+        <v>3.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.94</v>
+        <v>3.57</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003196570</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>258.85</v>
+        <v>6.94</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4">
+        <v>4003196562</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>59.67</v>
+        <v>6.84</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>14.8</v>
+        <v>258.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>647.26</v>
+        <v>16.43</v>
       </c>
       <c r="Q11" s="4">
-        <v>181.5</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>28.04</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>68.76</v>
+        <v>16.43</v>
       </c>
       <c r="Q12" s="4">
-        <v>48.99</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>71.25</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
-        <v>16.43</v>
+        <v>59.67</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>16.43</v>
+        <v>5</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>4.06</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="P15" s="4">
-        <v>51.99</v>
+        <v>14.8</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="4">
         <v>5</v>
       </c>
       <c r="Q16" s="4">
-        <v>0.2</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>4.06</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="P17" s="4">
-        <v>5</v>
+        <v>51.99</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1178.18</v>