--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,71 @@
     <t>680/RD/PHE</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Trial Run For Balufara Zone-II PWSS under Hemtabad Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000731/2024-2025</t>
   </si>
   <si>
     <t>530/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under BALUFARA ZONE-II PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000500/2023-2024</t>
+  </si>
+  <si>
+    <t>620/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA BOLLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1197,87 +1218,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P9" s="4">
         <v>0.82</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5.56</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>137.63</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>