--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -188,90 +188,75 @@
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>02/12/2023</t>
   </si>
   <si>
     <t>JOY MAA SANTOSHI ENTERPRISE.</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Balufara, (Zone-II), Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02582/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-474</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Implementation of Balufara Zone-II and it's adjoining mouzas Pipe Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
+    <t>Trial Run For Balufara Zone-II PWSS under Hemtabad Block under Raiganj Division ,PHE Dte. for 3 months</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000731/2024-2025</t>
+  </si>
+  <si>
+    <t>530/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>13/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under BALUFARA ZONE-II PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
-  </si>
-[...34 lines deleted...]
-    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000500/2023-2024</t>
   </si>
   <si>
     <t>620/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>M/S MAA BOLLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -675,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -838,54 +823,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.28</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1021,54 +1006,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>7.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1119,249 +1104,186 @@
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P8" s="4">
-        <v>51.19</v>
+        <v>0.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.82</v>
+        <v>5.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...29 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="A10" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>86.44</v>
+      </c>
+      <c r="P10" s="8">
+        <v>7.94</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>9.18</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>