--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,65 @@
     <t>13/05/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under BALUFARA ZONE-II PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000500/2023-2024</t>
   </si>
   <si>
     <t>620/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>16/10/2024</t>
   </si>
   <si>
     <t>M/S MAA BOLLA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Implementation of Balufara Zone-II and it's adjoining mouzas Pipe Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
+  </si>
+  <si>
+    <t>ORD/000333/2022-2023</t>
+  </si>
+  <si>
+    <t>680/RD/PHE</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="72.982178" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1203,87 +1218,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>5.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P10" s="4">
+        <v>51.19</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>41.58</v>
+      </c>
+      <c r="R10" s="4">
+        <v>81.23</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>137.63</v>
+      </c>
+      <c r="P11" s="8">
+        <v>49.52</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>35.98</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>