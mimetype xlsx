--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,180 +113,180 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of Balufara Zone-II and it's adjoining mouzas Pipe Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000333/2022-2023</t>
+  </si>
+  <si>
+    <t>680/RD/PHE</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>UNITED PROGRESSIVE ENGINEERS CO-OP &amp;CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Balufara (Zone-II) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016905)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000403/2023-2024</t>
+  </si>
+  <si>
+    <t>2460/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>JOY MAA SANTOSHI ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2023-2024</t>
   </si>
   <si>
     <t>1313/RD/PHE</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Providing Balance Functional House Hold Connection (FHTC) For Balufara Zone-II Piped Water Supply Scheme of Raiganj Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000062/2024-2025</t>
   </si>
   <si>
     <t>2225/RD/PHE</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
-    <t>UNITED PROGRESSIVE ENGINEERS CO-OP &amp;CONSTRUCTION SOCIETY LTD.</t>
-[...26 lines deleted...]
-    <t>JOY MAA SANTOSHI ENTERPRISE.</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under BALUFARA ZONE-II PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000500/2023-2024</t>
+  </si>
+  <si>
+    <t>620/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>16/10/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA BOLLA CONSTRUCTION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Balufara, (Zone-II), Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02582/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-474</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Trial Run For Balufara Zone-II PWSS under Hemtabad Block under Raiganj Division ,PHE Dte. for 3 months</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000731/2024-2025</t>
   </si>
   <si>
     <t>530/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>25/11/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -876,448 +876,448 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.19</v>
+        <v>51.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>41.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.23</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>6.52</v>
+        <v>7.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>7.18</v>
+        <v>3.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.13</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.3</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>0.14</v>
+        <v>6.52</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.82</v>
+        <v>5.56</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>66</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.56</v>
+        <v>0.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>51.19</v>
+        <v>0.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>41.58</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>81.23</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>137.63</v>