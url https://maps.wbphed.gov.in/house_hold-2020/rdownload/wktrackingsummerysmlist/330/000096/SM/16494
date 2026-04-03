--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,51 +149,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I,II &amp; Making compound yard lighting arrangement at T/W no- I of PARA Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016133)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000434/2023-2024</t>
   </si>
   <si>
     <t>2449/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>29/10/2025</t>
+    <t>26/02/2026</t>
   </si>
   <si>
     <t>SANJIB SAHA</t>
   </si>
   <si>
     <t>Quotation for new service connection at Para PH-I (Itahar ccc)</t>
   </si>
   <si>
     <t>BILL/03518/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-538</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of L032-GULANDAR TO MUKUNDAPUR Road (Package No. WB15311 : Under DLP) caused due to pipe laying by PHED under Para PWSS at different stretched of road under WBSRDA Uttar Dinajpur Division.</t>
   </si>
   <si>
     <t>BILL/00473/2024-2025</t>
   </si>
@@ -209,93 +209,114 @@
   <si>
     <t>Quotation for new service connection at Para PH-II (Itahar ccc)</t>
   </si>
   <si>
     <t>BILL/03517/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-537</t>
   </si>
   <si>
     <t>Implementation of PARA and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000396/2022-2023</t>
   </si>
   <si>
     <t>748/RD/PHE</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
-    <t>17/11/2025</t>
+    <t>16/05/2026</t>
   </si>
   <si>
     <t>SANYAL ENTERPRISE</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Para PWSS at Itahar Block under Raiganj Division, PHE Dte.,Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000421/2024-2025</t>
   </si>
   <si>
     <t>3733/RD/PHE</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Para Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000268/2025-2026</t>
   </si>
   <si>
     <t>1656/RD/PHE</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under PARA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000494/2023-2024</t>
+  </si>
+  <si>
+    <t>614/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>17/08/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA BAIRA KALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1347,87 +1368,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>20.73</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>24.47</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>568.58</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>