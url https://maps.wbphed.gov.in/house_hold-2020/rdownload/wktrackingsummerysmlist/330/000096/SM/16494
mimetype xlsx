--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -129,74 +129,50 @@
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2023-2024</t>
   </si>
   <si>
     <t>1694/RD/PHE</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
-  </si>
-[...22 lines deleted...]
-    <t>SANJIB SAHA</t>
   </si>
   <si>
     <t>Quotation for new service connection at Para PH-I (Itahar ccc)</t>
   </si>
   <si>
     <t>BILL/03518/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-538</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of L032-GULANDAR TO MUKUNDAPUR Road (Package No. WB15311 : Under DLP) caused due to pipe laying by PHED under Para PWSS at different stretched of road under WBSRDA Uttar Dinajpur Division.</t>
   </si>
   <si>
     <t>BILL/00473/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-274</t>
   </si>
@@ -705,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -868,54 +844,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>47.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>11.3</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -965,553 +941,490 @@
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>25.26</v>
+        <v>3.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.37</v>
+        <v>1.38</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>1.38</v>
+        <v>4.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.11</v>
+        <v>388.91</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>138.71</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>35.67</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>388.91</v>
+        <v>23.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>23.02</v>
+        <v>20.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="J11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="J11" s="13"/>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>20.73</v>
+        <v>24.47</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>543.32</v>
+      </c>
+      <c r="P12" s="8">
+        <v>144.12</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>26.53</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>