--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,92 @@
     <t>20/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under PARA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000494/2023-2024</t>
   </si>
   <si>
     <t>614/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>17/08/2024</t>
   </si>
   <si>
     <t>M/S MAA BAIRA KALI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I,II &amp; Making compound yard lighting arrangement at T/W no- I of PARA Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016133)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000434/2023-2024</t>
+  </si>
+  <si>
+    <t>2449/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>SANJIB SAHA</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1344,87 +1386,213 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>24.47</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P12" s="4">
+        <v>25.26</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>12.85</v>
+      </c>
+      <c r="R12" s="4">
+        <v>50.89</v>
+      </c>
+      <c r="S12" s="4">
+        <v>85</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>83</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>573.57</v>
+      </c>
+      <c r="P14" s="8">
+        <v>156.97</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>27.37</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>