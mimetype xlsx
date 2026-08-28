--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,228 +113,228 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation and submission of DPR for drinking Water Supply Scheme to facilitate uncovered mouzas under Uttar Dinajpur District, Block- Itahar.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>1770/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of PARA and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000396/2022-2023</t>
+  </si>
+  <si>
+    <t>748/RD/PHE</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>SANYAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I,II &amp; Making compound yard lighting arrangement at T/W no- I of PARA Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016133)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000434/2023-2024</t>
+  </si>
+  <si>
+    <t>2449/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>SANJIB SAHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2023-2024</t>
   </si>
   <si>
     <t>1694/RD/PHE</t>
   </si>
   <si>
     <t>22/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Para PWSS at Itahar Block under Raiganj Division, PHE Dte.,Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000421/2024-2025</t>
+  </si>
+  <si>
+    <t>3733/RD/PHE</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under PARA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000494/2023-2024</t>
+  </si>
+  <si>
+    <t>614/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>17/08/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA BAIRA KALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for new service connection at Para PH-I (Itahar ccc)</t>
   </si>
   <si>
     <t>BILL/03518/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-538</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of L032-GULANDAR TO MUKUNDAPUR Road (Package No. WB15311 : Under DLP) caused due to pipe laying by PHED under Para PWSS at different stretched of road under WBSRDA Uttar Dinajpur Division.</t>
   </si>
   <si>
     <t>BILL/00473/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-274</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,WBSRDA,UTTAR DINAJPUR DIVISION</t>
   </si>
   <si>
     <t>Quotation for new service connection at Para PH-II (Itahar ccc)</t>
   </si>
   <si>
     <t>BILL/03517/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-537</t>
   </si>
   <si>
-    <t>Implementation of PARA and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...35 lines deleted...]
-    <t>31/07/2025</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Para Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000268/2025-2026</t>
   </si>
   <si>
     <t>1656/RD/PHE</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
-  </si>
-[...61 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -924,631 +924,631 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>29.47</v>
+        <v>388.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>138.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>35.67</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.37</v>
+        <v>25.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>12.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.89</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>1.38</v>
+        <v>29.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="P7" s="4">
-        <v>4.11</v>
+        <v>23.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>388.91</v>
+        <v>24.47</v>
       </c>
       <c r="Q8" s="4">
-        <v>138.71</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>35.67</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>23.02</v>
+        <v>3.37</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>20.73</v>
+        <v>1.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>24.47</v>
+        <v>4.11</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>25.26</v>
+        <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>12.85</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>50.89</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>5</v>
+        <v>20.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>573.57</v>