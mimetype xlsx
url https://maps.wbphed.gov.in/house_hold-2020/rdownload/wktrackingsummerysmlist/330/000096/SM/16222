--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,86 @@
     <t>14/08/2023</t>
   </si>
   <si>
     <t>18/01/2026</t>
   </si>
   <si>
     <t>S PATHAK &amp; CO.</t>
   </si>
   <si>
     <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
   </si>
   <si>
     <t>ORD/000410/2024-2025</t>
   </si>
   <si>
     <t>1746/RD/PHE</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Balance distribution System Of Laying pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAHALA ZONE-I PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000511/2023-2024</t>
+  </si>
+  <si>
+    <t>636/RD/PHE</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,73 +693,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1267,87 +1303,213 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>2.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>22.72</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>469.75</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>