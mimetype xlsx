--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,102 +173,84 @@
   <si>
     <t>2240/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Implementation of BAHALA ZONE-I and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000015/2023-2024</t>
   </si>
   <si>
     <t>1277/RD/PHE</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>Additional quotation of Bahala Zone-I PWSS TW-I in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01789/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-438</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Bahala Zone- I Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018495)</t>
   </si>
   <si>
     <t>ORD/000616/2023-2024</t>
   </si>
   <si>
     <t>2728/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>18/01/2026</t>
   </si>
   <si>
     <t>S PATHAK &amp; CO.</t>
-  </si>
-[...16 lines deleted...]
-    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Balance distribution System Of Laying pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAHALA ZONE-I PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
   </si>
@@ -693,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -856,54 +838,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -919,54 +901,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4">
         <v>4003279110</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>5.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -982,54 +964,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4">
         <v>4003279099</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>8.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1104,54 +1086,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>310.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>154.09</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>49.65</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1226,290 +1208,227 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>24.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>66.34</v>
       </c>
       <c r="S9" s="4">
         <v>88</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>2.6</v>
+        <v>5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>6.64</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>5</v>
+        <v>22.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>467.15</v>
+      </c>
+      <c r="P12" s="8">
+        <v>188.05</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>40.26</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>