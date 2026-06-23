--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,99 +194,141 @@
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>BHOLA PAUL</t>
   </si>
   <si>
     <t>Additional quotation of Bahala Zone-I PWSS TW-I in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01789/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-438</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Bahala Zone- I Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018495)</t>
   </si>
   <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
     <t>ORD/000616/2023-2024</t>
   </si>
   <si>
     <t>2728/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>18/01/2026</t>
   </si>
   <si>
     <t>S PATHAK &amp; CO.</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
   </si>
   <si>
     <t>Balance distribution System Of Laying pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAHALA ZONE-I PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000511/2023-2024</t>
   </si>
   <si>
     <t>636/RD/PHE</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>1746/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1187,248 +1229,374 @@
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>24.05</v>
       </c>
       <c r="Q9" s="4">
         <v>15.96</v>
       </c>
       <c r="R9" s="4">
         <v>66.34</v>
       </c>
       <c r="S9" s="4">
         <v>88</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>5</v>
       </c>
       <c r="Q10" s="4">
         <v>0.33</v>
       </c>
       <c r="R10" s="4">
         <v>6.64</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>22.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="R12" s="4">
+        <v>15.17</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>83</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>474.75</v>
+      </c>
+      <c r="P14" s="8">
+        <v>188.45</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>39.69</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>