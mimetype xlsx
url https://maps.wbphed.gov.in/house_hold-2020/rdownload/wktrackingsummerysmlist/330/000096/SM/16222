--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,201 +113,201 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of BAHALA ZONE-I and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000015/2023-2024</t>
+  </si>
+  <si>
+    <t>1277/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Bahala Zone- I Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018495)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000616/2023-2024</t>
+  </si>
+  <si>
+    <t>2728/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>18/01/2026</t>
+  </si>
+  <si>
+    <t>S PATHAK &amp; CO.</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Bahala (Zone-I) PWSS, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/001958/2023-2024</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Bahala (Zone-I) PWSS, Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001957/2023-2024</t>
   </si>
   <si>
-    <t>06/12/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000068/2023-2024</t>
   </si>
   <si>
     <t>2240/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of BAHALA ZONE-I and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>BHOLA PAUL</t>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>1746/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Balance distribution System Of Laying pipeline with Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BAHALA ZONE-I PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000511/2023-2024</t>
+  </si>
+  <si>
+    <t>636/RD/PHE</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Additional quotation of Bahala Zone-I PWSS TW-I in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/01789/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-438</t>
   </si>
   <si>
     <t>20/08/2024</t>
-  </si>
-[...73 lines deleted...]
-    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -904,628 +904,628 @@
       <c r="Q3" s="4">
         <v>3.8</v>
       </c>
       <c r="R3" s="4">
         <v>6.02</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4">
-[...2 lines deleted...]
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>5.13</v>
+        <v>310.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.13</v>
+        <v>154.09</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>49.65</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>4003279099</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>8.75</v>
+        <v>24.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.75</v>
+        <v>15.96</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>66.34</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003279099</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>22.87</v>
+        <v>8.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003279110</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>310.32</v>
+        <v>5.13</v>
       </c>
       <c r="Q7" s="4">
-        <v>154.09</v>
+        <v>5.13</v>
       </c>
       <c r="R7" s="4">
-        <v>49.65</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>5.27</v>
+        <v>22.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>24.05</v>
+        <v>2.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>15.96</v>
+        <v>0.39</v>
       </c>
       <c r="R9" s="4">
-        <v>66.34</v>
+        <v>15.17</v>
       </c>
       <c r="S9" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>5</v>
+        <v>22.72</v>
       </c>
       <c r="Q10" s="4">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>6.64</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>22.72</v>
+        <v>5</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.33</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>6.64</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
-        <v>2.6</v>
+        <v>5.27</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>15.17</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>