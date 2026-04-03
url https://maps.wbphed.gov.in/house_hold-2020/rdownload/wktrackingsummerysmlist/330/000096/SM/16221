--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -263,50 +263,53 @@
   <si>
     <t>Construction Of Approach Road, Laying of Pipe Line,Fhtc and Other Allied Works Of Sonapur Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000394/2024-2025</t>
   </si>
   <si>
     <t>3565/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under SONAPUR PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
     <t>ORD/000506/2023-2024</t>
   </si>
   <si>
     <t>629/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12 months (Period from 17.10.2023 to 16.10.2024)</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000627/2023-2024</t>
   </si>
   <si>
     <t>2876/RD/PHE</t>
   </si>
   <si>
     <t>17/10/2023</t>
@@ -315,50 +318,68 @@
     <t>17/10/2024</t>
   </si>
   <si>
     <t>ARNAB DUTTA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Sonapur Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist: Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000307/2025-2026</t>
   </si>
   <si>
     <t>2474/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1439,245 +1460,310 @@
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P12" s="4">
         <v>22.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
         <v>4.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P14" s="4">
         <v>18.73</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>606.18</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>