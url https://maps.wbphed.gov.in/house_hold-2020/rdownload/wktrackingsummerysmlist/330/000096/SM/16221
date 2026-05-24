--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,63 +173,63 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of L039-PURBADURLAVPUR TO UTTAR MAHESHPUR (Package No. WB15303 : Under DLP) caused due to pipe laying by PHED under Sonapur PWSS at different stretched of road under WBSRDA Uttar Dinajpur Division.</t>
   </si>
   <si>
     <t>BILL/00472/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-273</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,WBSRDA,UTTAR DINAJPUR DIVISION</t>
   </si>
   <si>
     <t>Implementation of SONAPUR and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer RWS HQ,Junior Engineer, RSD</t>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000011/2023-2024</t>
   </si>
   <si>
     <t>1273/RD/PHE</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
-    <t>02/02/2024</t>
+    <t>02/01/2026</t>
   </si>
   <si>
     <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>1724/RD/PHE</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
@@ -258,68 +258,50 @@
     <t>28/12/2025</t>
   </si>
   <si>
     <t>MANIK CHANDRA SAHA.</t>
   </si>
   <si>
     <t>Construction Of Approach Road, Laying of Pipe Line,Fhtc and Other Allied Works Of Sonapur Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000394/2024-2025</t>
   </si>
   <si>
     <t>3565/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>19/04/2024</t>
   </si>
   <si>
     <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12 months (Period from 17.10.2023 to 16.10.2024)</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000627/2023-2024</t>
   </si>
   <si>
     <t>2876/RD/PHE</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>ARNAB DUTTA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Sonapur Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist: Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
@@ -768,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -931,54 +913,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>47.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.34</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>9.07</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -990,54 +972,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4">
         <v>4003233398</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>5.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.12</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1049,54 +1031,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4">
         <v>4003233395</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>9.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1230,54 +1212,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>362.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>202.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>55.99</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1293,54 +1275,54 @@
       <c r="I9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>4.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>16.51</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1356,54 +1338,54 @@
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>26.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.85</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>18.34</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1458,312 +1440,249 @@
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>22.58</v>
+        <v>4.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>4.8</v>
+        <v>18.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>83</v>
+      </c>
       <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P14" s="4">
-        <v>18.73</v>
+        <v>5</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>6.08</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...20 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>583.61</v>
+      </c>
+      <c r="P15" s="8">
+        <v>227.61</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>39</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>