--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -318,50 +318,68 @@
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under SONAPUR PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>629/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1602,87 +1620,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P14" s="4">
         <v>5</v>
       </c>
       <c r="Q14" s="4">
         <v>0.3</v>
       </c>
       <c r="R14" s="4">
         <v>6.08</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P15" s="4">
+        <v>22.58</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>606.18</v>
+      </c>
+      <c r="P16" s="8">
+        <v>227.61</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>37.55</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>