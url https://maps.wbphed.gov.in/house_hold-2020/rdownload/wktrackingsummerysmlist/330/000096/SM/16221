--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,273 +113,273 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation and submission of DPR for drinking Water Supply Scheme to facilitate uncovered mouzas under Uttar Dinajpur District, Block- Itahar.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>1770/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of SONAPUR and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000011/2023-2024</t>
+  </si>
+  <si>
+    <t>1273/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12 months (Period from 17.10.2023 to 16.10.2024)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000627/2023-2024</t>
+  </si>
+  <si>
+    <t>2876/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>ARNAB DUTTA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Sonapur, Itahar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001743/2023-2024</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Sonapur, Itahar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001744/2023-2024</t>
   </si>
   <si>
-    <t>22/09/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000054/2023-2024</t>
   </si>
   <si>
     <t>1569/RD/PHE</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound yard lighting arrangement at T/W no. I of Sonapur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000318/2024-2025</t>
+  </si>
+  <si>
+    <t>2945/MLMD</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>MANIK CHANDRA SAHA.</t>
+  </si>
+  <si>
+    <t>Construction Of Approach Road, Laying of Pipe Line,Fhtc and Other Allied Works Of Sonapur Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000394/2024-2025</t>
+  </si>
+  <si>
+    <t>3565/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>19/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under SONAPUR PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>629/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>14/04/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
     <t>Demand for placing necessary fund for the work Permanent restoration of damaged hard shoulder/flank of L039-PURBADURLAVPUR TO UTTAR MAHESHPUR (Package No. WB15303 : Under DLP) caused due to pipe laying by PHED under Sonapur PWSS at different stretched of road under WBSRDA Uttar Dinajpur Division.</t>
   </si>
   <si>
     <t>BILL/00472/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-273</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,WBSRDA,UTTAR DINAJPUR DIVISION</t>
   </si>
   <si>
-    <t>Implementation of SONAPUR and its adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...112 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Sonapur Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist: Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000307/2025-2026</t>
   </si>
   <si>
     <t>2474/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
-  </si>
-[...34 lines deleted...]
-    <t>14/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -955,762 +955,762 @@
       <c r="Q3" s="4">
         <v>4.34</v>
       </c>
       <c r="R3" s="4">
         <v>9.07</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>4003233398</v>
+        <v>36</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>5.12</v>
+        <v>362.18</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.12</v>
+        <v>202.77</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>55.99</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>4003233395</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>9.43</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.43</v>
+        <v>0.79</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>16.51</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>22.31</v>
+        <v>4.8</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>58</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003233395</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>0.9</v>
+        <v>9.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>63</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003233398</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>362.18</v>
+        <v>5.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>202.77</v>
+        <v>5.12</v>
       </c>
       <c r="R8" s="4">
-        <v>55.99</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>4.8</v>
+        <v>22.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.79</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>16.51</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>26.45</v>
       </c>
       <c r="Q10" s="4">
         <v>4.85</v>
       </c>
       <c r="R10" s="4">
         <v>18.34</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="P11" s="4">
         <v>76.02</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>40</v>
       </c>
       <c r="P12" s="4">
-        <v>4.8</v>
+        <v>22.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>18.73</v>
+        <v>5</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>6.08</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>5</v>
+        <v>0.9</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.3</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>6.08</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I15" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="13" t="s">
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>22.58</v>
+        <v>18.73</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>