--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -143,75 +143,54 @@
   <si>
     <t>809/RD/PHE</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Implementation of HARINARAYANPUR(Zone- II) and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000014/2023-2024</t>
   </si>
   <si>
     <t>1276/RD/PHE</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
-    <t>24/10/2025</t>
+    <t>21/07/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S R.D. CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Harinarayanpur, (Zone-II), Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02579/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-471</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Harinarayanpur, (Zone-II), Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02578/2023-2024</t>
   </si>
@@ -690,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -853,54 +832,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>5.51</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -975,465 +954,404 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>306.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>185.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.56</v>
       </c>
       <c r="S5" s="4">
         <v>10</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>24.48</v>
+        <v>11.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="P7" s="4">
-        <v>11.36</v>
+        <v>12.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>12.34</v>
+        <v>22.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>18.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>81.41</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>22.21</v>
+        <v>22.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>22.97</v>
+        <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>459.73</v>
+      </c>
+      <c r="P11" s="8">
+        <v>207.26</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>45.08</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>