--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,89 @@
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Trial Run For Harinarayanpur Zone-II PWSS under Hemtabad Block under Raiganj Division ,PHE Dte. for 3 month</t>
   </si>
   <si>
     <t>ORD/000687/2024-2025</t>
   </si>
   <si>
     <t>533/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>M/S P.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site&amp; 2nd Tube-Well Site under HARINARAYANPUR ZONE-II PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000509/2023-2024</t>
+  </si>
+  <si>
+    <t>634/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>M/S R.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1271,87 +1310,213 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>24.48</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>83</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>489.2</v>
+      </c>
+      <c r="P13" s="8">
+        <v>207.26</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>42.37</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>