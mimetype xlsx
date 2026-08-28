--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -113,213 +113,213 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of HARINARAYANPUR(Zone- II) and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000014/2023-2024</t>
+  </si>
+  <si>
+    <t>1276/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Harinarayanpur Zone- II Water Supply Scheme in the District of Malda under Uttar Dinajpur Mechanical Division, PHE Dte. (TSM/018697)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000670/2023-2024</t>
+  </si>
+  <si>
+    <t>2749/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>JOYSHREE CONCERN.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000142/2022-2023</t>
   </si>
   <si>
     <t>809/RD/PHE</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of HARINARAYANPUR(Zone- II) and its adjoining mouzas Pipe Water Supply Scheme at HEMTABAD Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>Malda Mechanical</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site&amp; 2nd Tube-Well Site under HARINARAYANPUR ZONE-II PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000509/2023-2024</t>
+  </si>
+  <si>
+    <t>634/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>M/S R.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Harinarayanpur, (Zone-II), Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02578/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-470</t>
+  </si>
+  <si>
+    <t>26/01/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Harinarayanpur, (Zone-II), Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02579/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-471</t>
   </si>
   <si>
-    <t>26/01/2024</t>
-[...37 lines deleted...]
-  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Harinarayanpur Zone-2 PWSS at Hemtabad Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000491/2024-2025</t>
   </si>
   <si>
     <t>24/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
+  </si>
+  <si>
     <t>Trial Run For Harinarayanpur Zone-II PWSS under Hemtabad Block under Raiganj Division ,PHE Dte. for 3 month</t>
   </si>
   <si>
     <t>ORD/000687/2024-2025</t>
   </si>
   <si>
     <t>533/RD/PHE</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>M/S P.S. ENTERPRISE</t>
-  </si>
-[...37 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -909,570 +909,570 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>20.28</v>
+        <v>306.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>185.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>60.56</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>306.66</v>
+        <v>22.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>185.71</v>
+        <v>18.08</v>
       </c>
       <c r="R5" s="4">
-        <v>60.56</v>
+        <v>81.41</v>
       </c>
       <c r="S5" s="4">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>12.34</v>
+        <v>24.48</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>22.21</v>
+        <v>12.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>18.08</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>81.41</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>22.97</v>
+        <v>11.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>0.88</v>
+        <v>22.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>24.48</v>
+        <v>5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>5</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>489.2</v>