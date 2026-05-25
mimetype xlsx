--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -191,93 +191,93 @@
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>GOPES SAHA</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Pakhuria , Itahar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02464/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-393</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Pakhuria Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj, Capacity- 5 M3/hr.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000265/2025-2026</t>
+  </si>
+  <si>
+    <t>1631/RD/PHE</t>
+  </si>
+  <si>
+    <t>20/06/2025</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
     <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. III of Source augmentation of Pakhuria Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016131)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000439/2023-2024</t>
   </si>
   <si>
     <t>2450/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -829,54 +829,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>47.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.79</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -951,54 +951,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>48.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>31.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>65.16</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1014,54 +1014,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>5.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.56</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1097,188 +1097,188 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>6.89</v>
+        <v>12.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="J9" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>12.4</v>
+        <v>6.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.5</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>94.28</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>128.76</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>44.63</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>34.66</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>