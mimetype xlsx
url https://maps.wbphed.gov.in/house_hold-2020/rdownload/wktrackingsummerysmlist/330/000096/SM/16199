--- v2 (2026-05-25)
+++ v3 (2026-08-28)
@@ -113,171 +113,171 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation and submission of DPR for drinking Water Supply Scheme to facilitate uncovered mouzas under Uttar Dinajpur District, Block- Itahar.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>1770/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of Pakhuria and it's adjoining mouzas Pipe Water Supply Scheme at Itahar Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000273/2022-2023</t>
+  </si>
+  <si>
+    <t>679/RD/PHE</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>04/06/2023</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE (ABDULGHATA) MSSARKAR.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no. III of Source augmentation of Pakhuria Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016131)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000439/2023-2024</t>
+  </si>
+  <si>
+    <t>2450/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>31/05/2024</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000056/2023-2024</t>
   </si>
   <si>
     <t>1678/RD/PHE</t>
   </si>
   <si>
     <t>19/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of Pakhuria and it's adjoining mouzas Pipe Water Supply Scheme at Itahar Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under PAKHURIA PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000495/2023-2024</t>
   </si>
   <si>
     <t>615/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>GOPES SAHA</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Pakhuria , Itahar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02464/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-393</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Pakhuria Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj, Capacity- 5 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000265/2025-2026</t>
   </si>
   <si>
     <t>1631/RD/PHE</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -867,387 +867,387 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.19</v>
+        <v>48.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>31.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>65.16</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>48.68</v>
+        <v>6.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>31.72</v>
+        <v>6.5</v>
       </c>
       <c r="R5" s="4">
-        <v>65.16</v>
+        <v>94.28</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>5.57</v>
+        <v>3.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.56</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.79</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>4.16</v>
+        <v>5.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>12.4</v>
+        <v>4.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>68</v>
       </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>6.89</v>
+        <v>12.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>6.5</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>94.28</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>128.76</v>