--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -203,51 +203,51 @@
   <si>
     <t>BILL/01108/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-265</t>
   </si>
   <si>
     <t>Implementation of RAUTARA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.( Tube-Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work &amp; 2nd TubeWell)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000365/2023-2024</t>
   </si>
   <si>
     <t>2481/RD/PHE</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Rautara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018384)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000753/2023-2024</t>
   </si>
   <si>
     <t>2819/MLMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>