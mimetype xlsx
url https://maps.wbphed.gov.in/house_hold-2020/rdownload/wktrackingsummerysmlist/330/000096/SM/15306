--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -227,51 +227,51 @@
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Rautara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018384)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000753/2023-2024</t>
   </si>
   <si>
     <t>2819/MLMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
-    <t>28/12/2025</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
     <t>ORD/000561/2023-2024</t>
   </si>
   <si>
     <t>662/RD/PHE</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>M/S SANTI TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1200,54 +1200,54 @@
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>451.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>186.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>41.32</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1360,54 +1360,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>603.8</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>186.75</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>30.93</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>