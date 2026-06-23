--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,71 @@
     <t>ORD/000753/2023-2024</t>
   </si>
   <si>
     <t>2819/MLMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
     <t>ORD/000561/2023-2024</t>
   </si>
   <si>
     <t>662/RD/PHE</t>
   </si>
   <si>
     <t>09/09/2025</t>
   </si>
   <si>
     <t>M/S SANTI TRADERS</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1340,87 +1361,150 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>11.29</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>83</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>608.8</v>
+      </c>
+      <c r="P13" s="8">
+        <v>186.75</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>30.67</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>