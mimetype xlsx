--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,50 +92,101 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>RAUTARA Pipe Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15306</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of RAUTARA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.( Tube-Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work &amp; 2nd TubeWell)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000365/2023-2024</t>
+  </si>
+  <si>
+    <t>2481/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Rautara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018384)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000753/2023-2024</t>
+  </si>
+  <si>
+    <t>2819/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2023-2024</t>
   </si>
   <si>
     <t>1319/RD/PHE</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Additional pipeline and other ancillary works at Rahutara piped water Supply Scheme Under Islampur SubDivision under Raiganj Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000353/2024-2025</t>
   </si>
   <si>
     <t>3307/RD/PHE</t>
@@ -149,144 +200,93 @@
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under RAUTARA PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000560/2023-2024</t>
   </si>
   <si>
     <t>661/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>M/S PRATIMA CHOUDHURY</t>
   </si>
   <si>
+    <t>ORD/000561/2023-2024</t>
+  </si>
+  <si>
+    <t>662/RD/PHE</t>
+  </si>
+  <si>
+    <t>09/09/2025</t>
+  </si>
+  <si>
+    <t>M/S SANTI TRADERS</t>
+  </si>
+  <si>
     <t>Construction of concrete pathway at Head Work Site Pump House &amp; 2nd TW Site Pump House for Rahutara Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division,PHE Dte., U/D.</t>
   </si>
   <si>
     <t>ORD/000354/2024-2025</t>
   </si>
   <si>
     <t>3308/RD/PHE</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at RAUTARA PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15306)</t>
   </si>
   <si>
     <t>BILL/01109/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-266</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at RAUTARA PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15306)</t>
   </si>
   <si>
     <t>BILL/01108/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-265</t>
-  </si>
-[...58 lines deleted...]
-    <t>M/S SANTI TRADERS</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -836,601 +836,601 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>45.19</v>
+        <v>451.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>186.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>41.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>20.98</v>
+        <v>25.43</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>42</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>11.29</v>
+        <v>45.19</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>16.57</v>
+        <v>20.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>13.44</v>
+        <v>11.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>7.63</v>
+        <v>11.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>451.99</v>
+        <v>16.57</v>
       </c>
       <c r="Q9" s="4">
-        <v>186.75</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>41.32</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>25.43</v>
+        <v>13.44</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>38</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>11.29</v>
+        <v>7.63</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>