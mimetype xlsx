--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,120 +200,126 @@
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>KAMIRUL SK &amp; CO.</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement at T/W no. I Malkot Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018415)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000687/2023-2024</t>
   </si>
   <si>
     <t>2762/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>24/12/2025</t>
+    <t>22/06/2026</t>
   </si>
   <si>
     <t>BEE GEE CONSTRUCTION.</t>
   </si>
   <si>
-    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+    <t>Construction of concrete pathway at Head Work Site Pump House &amp; 2nd TW Site Pump House for Malkot Piped Water Supply Scheme under Islampur Sub-Division PHED under Raiganj Division, PHE Dte.,U/D. (2nd Call)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>ORD/000408/2024-2025</t>
-[...13 lines deleted...]
-  <si>
     <t>ORD/000381/2025-2026</t>
   </si>
   <si>
     <t>2041/RD/PHE</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>05/01/2026</t>
   </si>
   <si>
     <t>PRIYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional pipeline and other ancillary works at Malkot piped water Supply Scheme Under Islampur Sub-Division under Raiganj Division, P.H.E Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000250/2025-2026</t>
   </si>
   <si>
     <t>2040/RD/PHE</t>
   </si>
   <si>
     <t>M/S CHOUDHURY CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Malkot Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000299/2025-2026</t>
   </si>
   <si>
     <t>1929/RD/PHE</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under MALKOT PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000515/2023-2024</t>
+  </si>
+  <si>
+    <t>646/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>MAA DURGA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1211,287 +1217,287 @@
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>2.6</v>
+        <v>20.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>20.46</v>
+        <v>43.33</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>43.33</v>
+        <v>32.36</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>32.36</v>
+        <v>22.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>634.52</v>
+        <v>654.49</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
       <c r="Q13" s="8">
         <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>