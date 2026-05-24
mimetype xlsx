--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -1113,54 +1113,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>449.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>130.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>28.96</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1176,54 +1176,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>25.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>16.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>66.49</v>
       </c>
       <c r="S8" s="4">
         <v>88</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1456,54 +1456,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>654.49</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>147.07</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>22.47</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>