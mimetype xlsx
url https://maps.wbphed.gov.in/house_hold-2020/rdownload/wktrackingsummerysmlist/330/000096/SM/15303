--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,89 @@
     <t>27/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under MALKOT PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000515/2023-2024</t>
   </si>
   <si>
     <t>646/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>MAA DURGA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1436,87 +1475,213 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>22.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0.38</v>
+      </c>
+      <c r="R13" s="4">
+        <v>14.61</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>83</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>662.09</v>
+      </c>
+      <c r="P15" s="8">
+        <v>147.45</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>22.27</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>