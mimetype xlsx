--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,273 +92,273 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>MALKOT Pipe Water Supply Scheme</t>
   </si>
   <si>
     <t>SM/15303</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Implementation of MALKOT and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000125/2023-2024</t>
+  </si>
+  <si>
+    <t>2066/RD/PHE</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement at T/W no. I Malkot Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018415)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000687/2023-2024</t>
+  </si>
+  <si>
+    <t>2762/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>22/06/2026</t>
+  </si>
+  <si>
+    <t>BEE GEE CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000165/2022-2023</t>
   </si>
   <si>
     <t>965/RD/PHE</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under MALKOT PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000515/2023-2024</t>
+  </si>
+  <si>
+    <t>646/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>MAA DURGA CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for new service connection at MALKOT PH-I (Dalkhola ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15303)</t>
   </si>
   <si>
     <t>BILL/00744/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-211</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at MALKOT PH-II (Dalkhola ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15303)</t>
   </si>
   <si>
     <t>BILL/00745/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-212</t>
   </si>
   <si>
-    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
-[...68 lines deleted...]
-    <t>BEE GEE CONSTRUCTION.</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Construction of concrete pathway at Head Work Site Pump House &amp; 2nd TW Site Pump House for Malkot Piped Water Supply Scheme under Islampur Sub-Division PHED under Raiganj Division, PHE Dte.,U/D. (2nd Call)</t>
   </si>
   <si>
-    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000381/2025-2026</t>
   </si>
   <si>
     <t>2041/RD/PHE</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>05/01/2026</t>
   </si>
   <si>
     <t>PRIYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional pipeline and other ancillary works at Malkot piped water Supply Scheme Under Islampur Sub-Division under Raiganj Division, P.H.E Dte. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000250/2025-2026</t>
   </si>
   <si>
     <t>2040/RD/PHE</t>
   </si>
   <si>
     <t>M/S CHOUDHURY CONSTRUCTION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Malkot Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 80 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000299/2025-2026</t>
   </si>
   <si>
     <t>1929/RD/PHE</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...58 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -887,757 +887,757 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>35.14</v>
+        <v>4.8</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>16.6</v>
+        <v>449.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>130.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>28.96</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="P5" s="4">
-        <v>4.41</v>
+        <v>25.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.49</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>4.8</v>
+        <v>35.14</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>449.37</v>
+        <v>2.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>130.15</v>
+        <v>0.38</v>
       </c>
       <c r="R7" s="4">
-        <v>28.96</v>
+        <v>14.61</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>25.45</v>
+        <v>22.58</v>
       </c>
       <c r="Q8" s="4">
-        <v>16.92</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>66.49</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>20.46</v>
+        <v>16.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>43.33</v>
+        <v>4.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>79</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>32.36</v>
+        <v>5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>82</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>22.58</v>
+        <v>20.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>2.6</v>
+        <v>43.33</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.38</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>14.61</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P14" s="4">
-        <v>5</v>
+        <v>32.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>662.09</v>