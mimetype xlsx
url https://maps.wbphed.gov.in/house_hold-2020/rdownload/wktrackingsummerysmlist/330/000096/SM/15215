--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -134,135 +134,135 @@
   <si>
     <t>Quotation for new service connection at ATHIALA PH-I (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15215)</t>
   </si>
   <si>
     <t>BILL/01074/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-298</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at ATHIALA PH-II (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15215)</t>
   </si>
   <si>
     <t>BILL/01073/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-297</t>
   </si>
   <si>
+    <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2567/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>14/11/2025</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS. (PATNA)</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline for improving FHTC with ancillary works at different mouzas at ATHIALA PWSS Of CHOPRA Block under Islampur Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000014/2025-2026</t>
+  </si>
+  <si>
+    <t>1205/RD/PHE</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>MD HAKIMUDDIN</t>
+  </si>
+  <si>
+    <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Athiala Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 70 M3/hr.</t>
+  </si>
+  <si>
+    <t>ORD/000316/2025-2026</t>
+  </si>
+  <si>
+    <t>1985/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Athiala(Chopra Block) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/018130)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000594/2023-2024</t>
   </si>
   <si>
     <t>2643/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>ANIMA ENTERPRISE</t>
-  </si>
-[...61 lines deleted...]
-    <t>MONDAL PRECISION PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -954,312 +954,312 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>27.45</v>
+        <v>7213.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>367.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>5.09</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7213.93</v>
+        <v>69.94</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>69.94</v>
+        <v>30.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>30.95</v>
+        <v>27.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.46</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>7387.03</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>388.71</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>