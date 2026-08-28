--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,177 +92,177 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Chopra</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>ATHIALA PIPED WATER SUPPLY SCHEME AT CHOPRA BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/15215</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2567/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS. (PATNA)</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Athiala(Chopra Block) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/018130)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000594/2023-2024</t>
+  </si>
+  <si>
+    <t>2643/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>ANIMA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000174/2022-2023</t>
   </si>
   <si>
     <t>963/RD/PHE</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at ATHIALA PH-I (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15215)</t>
   </si>
   <si>
     <t>BILL/01074/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-298</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at ATHIALA PH-II (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15215)</t>
   </si>
   <si>
     <t>BILL/01073/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-297</t>
   </si>
   <si>
-    <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Laying of additional pipeline for improving FHTC with ancillary works at different mouzas at ATHIALA PWSS Of CHOPRA Block under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000014/2025-2026</t>
   </si>
   <si>
     <t>1205/RD/PHE</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>MD HAKIMUDDIN</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Athiala Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 70 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000316/2025-2026</t>
   </si>
   <si>
     <t>1985/RD/PHE</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>MONDAL PRECISION PRIVATE LIMITED</t>
-  </si>
-[...22 lines deleted...]
-    <t>ANIMA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -791,444 +791,444 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>7213.93</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>367.17</v>
+      </c>
+      <c r="R3" s="4">
+        <v>5.09</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>6.8</v>
+        <v>27.45</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>21.53</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.46</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.67</v>
+        <v>32.29</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>7213.93</v>
+        <v>6.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>367.17</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>5.09</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>69.94</v>
+        <v>5.67</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>30.95</v>
+        <v>69.94</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>27.45</v>
+        <v>30.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>21.53</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.46</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>7387.03</v>