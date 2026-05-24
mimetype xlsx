--- v0 (2025-12-14)
+++ v1 (2026-05-24)
@@ -173,51 +173,51 @@
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Implementation of MAHARAJPUR and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000323/2022-2023</t>
   </si>
   <si>
     <t>560/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>31/12/2025</t>
+    <t>30/06/2026</t>
   </si>
   <si>
     <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Dakshin Goalpara, 2. Bhattagidighi, 3. Maharajpur in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000291/2022-2023</t>
   </si>
   <si>
     <t>540/RD/PHE</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>13/11/2024</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>