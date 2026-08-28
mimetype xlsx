--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -80,165 +80,165 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>MAHARAJPUR PIPED WATER SUPPLY SCHEME AT RAIGANJ BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
+  </si>
+  <si>
+    <t>SM/15214</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of MAHARAJPUR and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000323/2022-2023</t>
+  </si>
+  <si>
+    <t>560/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Dakshin Goalpara, 2. Bhattagidighi, 3. Maharajpur in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000291/2022-2023</t>
+  </si>
+  <si>
+    <t>540/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>MAHARAJPUR PIPED WATER SUPPLY SCHEME AT RAIGANJ BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Maharajpur Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018311)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000686/2023-2024</t>
   </si>
   <si>
     <t>2761/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>M/S DYNAMIC ENGINEERS ENTERPRISE....</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000151/2022-2023</t>
   </si>
   <si>
     <t>864/RD/PHE</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Maharajpur PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000445/2024-2025</t>
   </si>
   <si>
     <t>3757/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
-  </si>
-[...43 lines deleted...]
-    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,306 +789,306 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>26.71</v>
+        <v>600.95</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>46.67</v>
+        <v>79.6</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>22.87</v>
+        <v>26.71</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>600.95</v>
+        <v>46.67</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>79.6</v>
+        <v>22.87</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>776.8</v>