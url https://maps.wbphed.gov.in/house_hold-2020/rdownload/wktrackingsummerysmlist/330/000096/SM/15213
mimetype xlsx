--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -125,51 +125,51 @@
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Implementation of DHAUTA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000360/2023-2024</t>
   </si>
   <si>
     <t>2476/RD/PHE</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
-    <t>29/03/2025</t>
+    <t>24/11/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Quotation for new service connection at DHAUTA PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15213).</t>
   </si>
   <si>
     <t>BILL/01105/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-268</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at DHAUTA PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15213).</t>
   </si>