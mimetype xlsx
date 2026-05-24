--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -176,51 +176,51 @@
   <si>
     <t>BILL/01104/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-267</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II of Dhauta Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018375)</t>
   </si>
   <si>
     <t>Assistant Engineer - I,Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-02,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000657/2023-2024</t>
   </si>
   <si>
     <t>2742/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>31/12/2025</t>
+    <t>29/06/2026</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DHAUTA PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000514/2023-2024</t>
   </si>
   <si>
     <t>643/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/07/2025</t>
   </si>
   <si>
     <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
@@ -878,54 +878,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>448.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>144.11</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>32.11</v>
       </c>
       <c r="S4" s="4">
         <v>62</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1217,54 +1217,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>655.12</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>144.11</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>