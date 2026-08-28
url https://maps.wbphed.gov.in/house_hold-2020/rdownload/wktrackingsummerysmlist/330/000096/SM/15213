--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -80,171 +80,171 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>DHAUTA PIPED WATER SUPPLY SCHEME AT KARANDIGHI BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
+  </si>
+  <si>
+    <t>SM/15213</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II of Dhauta Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018375)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I,Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000657/2023-2024</t>
+  </si>
+  <si>
+    <t>2742/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>DHAUTA PIPED WATER SUPPLY SCHEME AT KARANDIGHI BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Implementation of DHAUTA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000360/2023-2024</t>
+  </si>
+  <si>
+    <t>2476/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>24/11/2025</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000130/2022-2023</t>
   </si>
   <si>
     <t>635/RD/PHE</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of DHAUTA and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
-[...23 lines deleted...]
-    <t>Malda Mechanical</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DHAUTA PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000514/2023-2024</t>
+  </si>
+  <si>
+    <t>643/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
+  </si>
+  <si>
+    <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Quotation for new service connection at DHAUTA PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15213).</t>
   </si>
   <si>
     <t>BILL/01105/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-268</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at DHAUTA PH-II (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/15213).</t>
   </si>
   <si>
     <t>BILL/01104/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-267</t>
-  </si>
-[...43 lines deleted...]
-    <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
     <t>Laying Upvc Pipe Line And Others Anciliary Warks Of Dhauta Pwss Within Karandighi Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000496/2024-2025</t>
   </si>
   <si>
     <t>29/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -794,403 +794,403 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>49.14</v>
+        <v>24.36</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
         <v>448.76</v>
       </c>
       <c r="Q4" s="4">
         <v>144.11</v>
       </c>
       <c r="R4" s="4">
         <v>32.11</v>
       </c>
       <c r="S4" s="4">
         <v>62</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.37</v>
+        <v>49.14</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>8.09</v>
+        <v>22.58</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>24.36</v>
+        <v>7.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>22.58</v>
+        <v>8.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>