--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,62 @@
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Pajol Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj, Capacity- 50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000266/2025-2026</t>
   </si>
   <si>
     <t>1632/RD/PHE</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
+  </si>
+  <si>
+    <t>ORD/000545/2023-2024</t>
+  </si>
+  <si>
+    <t>631/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
+  </si>
+  <si>
+    <t>M/S NATARAJ CONSTRUCTION DEBUABCD.1234@REDIFFMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,73 +774,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1730,87 +1742,150 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>20.74</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="P17" s="4">
+        <v>12.24</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>90</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>645.52</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>