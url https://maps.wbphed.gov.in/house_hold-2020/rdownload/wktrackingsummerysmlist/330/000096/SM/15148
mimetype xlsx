--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -242,51 +242,51 @@
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 22.07.2024 to 26.07.2024.</t>
   </si>
   <si>
     <t>BILL/00273/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-179</t>
   </si>
   <si>
     <t>30/08/2024</t>
   </si>
   <si>
     <t>Implementation of PAJOL and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000320/2022-2023</t>
   </si>
   <si>
     <t>556/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>1724/RD/PHE</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
@@ -937,54 +937,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>47.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>9.36</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -996,54 +996,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4">
         <v>4003233393</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6.22</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1055,54 +1055,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4">
         <v>4003233390</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>7.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1177,54 +1177,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>12.24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>56.86</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1478,54 +1478,54 @@
       <c r="I12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P12" s="4">
         <v>315.3</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>114.82</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>36.42</v>
       </c>
       <c r="S12" s="4">
         <v>44</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1604,54 +1604,54 @@
       <c r="I14" s="13" t="s">
         <v>86</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>25.82</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>18.24</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>70.63</v>
       </c>
       <c r="S14" s="4">
         <v>77</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
@@ -1825,54 +1825,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>645.52</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>158.64</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>24.58</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>