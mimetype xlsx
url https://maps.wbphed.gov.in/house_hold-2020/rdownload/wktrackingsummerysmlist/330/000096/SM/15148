--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -342,50 +342,68 @@
     <t>ORD/000266/2025-2026</t>
   </si>
   <si>
     <t>1632/RD/PHE</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
     <t>ORD/000545/2023-2024</t>
   </si>
   <si>
     <t>631/RD/PHE</t>
   </si>
   <si>
     <t>03/06/2024</t>
   </si>
   <si>
     <t>M/S NATARAJ CONSTRUCTION DEBUABCD.1234@REDIFFMAIL.COM</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="63.555908" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1805,87 +1823,150 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="4">
         <v>12.24</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>83</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>650.51</v>
+      </c>
+      <c r="P19" s="8">
+        <v>158.64</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>24.39</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>