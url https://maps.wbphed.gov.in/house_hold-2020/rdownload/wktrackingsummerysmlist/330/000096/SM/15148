--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -113,297 +113,297 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation and submission of DPR for drinking Water Supply Scheme to facilitate uncovered mouzas under Uttar Dinajpur District, Block- Itahar.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>1770/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of PAJOL and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000320/2022-2023</t>
+  </si>
+  <si>
+    <t>556/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>BHOLA PAUL</t>
+  </si>
+  <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound yard lighting arrangement at T/W no. I of Pajol Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.(TSM/018893)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000742/2023-2024</t>
+  </si>
+  <si>
+    <t>2803/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>NIRMAN.</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Pajol, Itahar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001742/2023-2024</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>21/12/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of Pajol, Itahar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001740/2023-2024</t>
   </si>
   <si>
-    <t>22/09/2023</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000139/2022-2023</t>
   </si>
   <si>
     <t>786/RD/PHE</t>
   </si>
   <si>
     <t>18/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site&amp; 2nd Tube-Well Site under PAJOL PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
-    <t>Junior Engineer, RSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000544/2023-2024</t>
   </si>
   <si>
     <t>630/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>R. R. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Pajol PWSS at Itahar Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000422/2024-2025</t>
+  </si>
+  <si>
+    <t>3734/RD/PHE</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
     <t>DI Pipe Carrying RCC Structure Over Sooin River of Pajol PWSS at Itahar Block under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>ORD/000121/2024-2025</t>
   </si>
   <si>
     <t>3011/RD/PHE</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>02/11/2024</t>
   </si>
   <si>
-    <t>BHOLA PAUL</t>
+    <t>ORD/000545/2023-2024</t>
+  </si>
+  <si>
+    <t>631/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/06/2024</t>
+  </si>
+  <si>
+    <t>M/S NATARAJ CONSTRUCTION DEBUABCD.1234@REDIFFMAIL.COM</t>
+  </si>
+  <si>
+    <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 18.06.2024 to 21.06.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00226/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-153</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>M/S DILWAR HOSAIN</t>
+  </si>
+  <si>
+    <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 22.07.2024 to 26.07.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00273/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-179</t>
+  </si>
+  <si>
+    <t>30/08/2024</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 24.06.2024 to 28.06.2024.</t>
   </si>
   <si>
     <t>BILL/00227/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-154</t>
   </si>
   <si>
-    <t>30/07/2024</t>
-[...104 lines deleted...]
-    <t>02/05/2025</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Pajol Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj, Capacity- 50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000266/2025-2026</t>
   </si>
   <si>
     <t>1632/RD/PHE</t>
   </si>
   <si>
     <t>20/06/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
-  </si>
-[...28 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -979,950 +979,950 @@
       <c r="Q3" s="4">
         <v>4.48</v>
       </c>
       <c r="R3" s="4">
         <v>9.36</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4">
-        <v>4003233393</v>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>6.22</v>
+        <v>315.3</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.22</v>
+        <v>114.82</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>36.42</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>4003233390</v>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.92</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.92</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>137.43</v>
+        <v>25.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>18.24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>70.63</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>58</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003233390</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>12.24</v>
+        <v>7.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.96</v>
+        <v>7.92</v>
       </c>
       <c r="R7" s="4">
-        <v>56.86</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>63</v>
+      </c>
+      <c r="L8" s="4">
+        <v>4003233393</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>6.06</v>
+        <v>6.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.1</v>
+        <v>137.43</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>0.1</v>
+        <v>12.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>56.86</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>0.1</v>
+        <v>48.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="P12" s="4">
-        <v>315.3</v>
+        <v>6.06</v>
       </c>
       <c r="Q12" s="4">
-        <v>114.82</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>36.42</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>79</v>
+        <v>34</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>4.8</v>
+        <v>12.24</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="P14" s="4">
-        <v>25.82</v>
+        <v>0.1</v>
       </c>
       <c r="Q14" s="4">
-        <v>18.24</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>70.63</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>48.58</v>
+        <v>0.1</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="I16" s="13" t="s">
         <v>100</v>
       </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="P16" s="4">
-        <v>20.74</v>
+        <v>0.1</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>46</v>
+        <v>103</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>12.24</v>
+        <v>5</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="P18" s="4">
-        <v>5</v>
+        <v>20.74</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>650.51</v>