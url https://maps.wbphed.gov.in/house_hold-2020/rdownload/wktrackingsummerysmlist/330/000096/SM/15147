--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -251,51 +251,51 @@
   <si>
     <t>BP-2024-25-24</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
     <t>Implementation of BHULKI and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000395/2022-2023</t>
   </si>
   <si>
     <t>747/RD/PHE</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
-    <t>10/03/2025</t>
+    <t>10/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BHULKI PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000516/2023-2024</t>
   </si>
   <si>
     <t>647/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
   </si>