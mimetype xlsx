--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -947,54 +947,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4">
         <v>4003194764</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>5.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1008,54 +1008,54 @@
         <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4">
         <v>4003209110</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>3.54</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.54</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1130,54 +1130,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>26.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24.25</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.16</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1374,54 +1374,54 @@
       <c r="I11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
         <v>463.74</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>168.81</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>36.4</v>
       </c>
       <c r="S11" s="4">
         <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1534,54 +1534,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>674.52</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>202.52</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>30.02</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>