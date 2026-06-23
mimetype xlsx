--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -272,69 +272,90 @@
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BHULKI PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000516/2023-2024</t>
   </si>
   <si>
     <t>647/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
-    <t>01/08/2024</t>
+    <t>14/03/2025</t>
   </si>
   <si>
     <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>Construction of concrete pathway at 2nd TW Site Pump House for BHULKI Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division,PHED.,U/D.</t>
   </si>
   <si>
     <t>ORD/000366/2024-2025</t>
   </si>
   <si>
     <t>3485/RD/PHE</t>
   </si>
   <si>
     <t>17/12/2024</t>
   </si>
   <si>
     <t>BHAGYA LAXMI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Road Restoration with Earth Filling at Head Work Site, &amp; 2nd Tube-Well Site under New Scheme of Bhulki PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000246/2025-2026</t>
+  </si>
+  <si>
+    <t>1466/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1514,87 +1535,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>4.28</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P14" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>677.03</v>
+      </c>
+      <c r="P15" s="8">
+        <v>202.52</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>29.91</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>