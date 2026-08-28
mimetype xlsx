--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,249 +92,249 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>BHULKI Piped Water Supply Scheme at Karandighi Block under Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>SM/15147</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Implementation of BHULKI and it's adjoining mouzas Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, OHR, Pump House at Head Work,2nd Tube Well)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000395/2022-2023</t>
+  </si>
+  <si>
+    <t>747/RD/PHE</t>
+  </si>
+  <si>
+    <t>16/03/2023</t>
+  </si>
+  <si>
+    <t>10/03/2026</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANIK AJITPRAMANICK82@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Bhulki Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018418)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000189/2023-2024</t>
+  </si>
+  <si>
+    <t>2112/MLMD</t>
+  </si>
+  <si>
+    <t>05/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of Reinforcement Concrete Pathway at Headwork Site for Bhulki PWSS of Islampur Sub-Division under Raiganj Division, PHE Dte.(NEW Scheme)</t>
   </si>
   <si>
-    <t>Assistant Engineer ISD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000393/2023-2024</t>
   </si>
   <si>
     <t>2654/RD/PHE</t>
   </si>
   <si>
     <t>15/09/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>R. R. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of BHULKI, Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001555/2023-2024</t>
+  </si>
+  <si>
+    <t>21/09/2023</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of BHULKI, Karandighi C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001556/2023-2024</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>18/12/2023</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000129/2022-2023</t>
   </si>
   <si>
     <t>634/RD/PHE</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Bhulki Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018418)</t>
-[...17 lines deleted...]
-    <t>SHREE BISHNU CONSTRUCTION</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BHULKI PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000516/2023-2024</t>
+  </si>
+  <si>
+    <t>647/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>14/03/2025</t>
+  </si>
+  <si>
+    <t>SANDIP SARKAR</t>
   </si>
   <si>
     <t>Laying of Additional pipeline with other ancillary works at different mouzas of BHULKI PWSS under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000375/2024-2025</t>
   </si>
   <si>
     <t>3494/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>16/01/2025</t>
   </si>
   <si>
     <t>S.B.CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying additional pipe line with FHTC for New Scheme Of Bhulki Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>ORD/000467/2024-2025</t>
   </si>
   <si>
     <t>3785/RD/PHE</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>S M CONSTRUCTION RAJ.GSHOSH325@GMAIL.COM</t>
   </si>
   <si>
+    <t>Construction of concrete pathway at 2nd TW Site Pump House for BHULKI Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division,PHED.,U/D.</t>
+  </si>
+  <si>
+    <t>ORD/000366/2024-2025</t>
+  </si>
+  <si>
+    <t>3485/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>BHAGYA LAXMI ENTERPRISE</t>
+  </si>
+  <si>
     <t>SUBMISSION OF DETAILED ESTIMATE &amp; DEMAND FOR PLACING NECESSARY FUND UNDER DIFFERENT PWSS</t>
   </si>
   <si>
     <t>BILL/01222/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-24</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
-  </si>
-[...55 lines deleted...]
-    <t>BHAGYA LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Road Restoration with Earth Filling at Head Work Site, &amp; 2nd Tube-Well Site under New Scheme of Bhulki PWSS at Karandighi Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000246/2025-2026</t>
   </si>
   <si>
     <t>1466/RD/PHE</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -887,682 +887,682 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>9.98</v>
+        <v>463.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>168.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>36.4</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>4003194764</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>5.92</v>
+        <v>26.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.92</v>
+        <v>24.25</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>90.16</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>4003209110</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.54</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003209110</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>58.74</v>
+        <v>3.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4">
+        <v>4003194764</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>26.9</v>
+        <v>5.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>24.25</v>
+        <v>5.92</v>
       </c>
       <c r="R7" s="4">
-        <v>90.16</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>34.78</v>
+        <v>58.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>34.76</v>
+        <v>22.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="I10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>9.3</v>
+        <v>34.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>463.74</v>
+        <v>34.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>168.81</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>36.4</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>22.58</v>
+        <v>4.28</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>4.28</v>
+        <v>9.3</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>