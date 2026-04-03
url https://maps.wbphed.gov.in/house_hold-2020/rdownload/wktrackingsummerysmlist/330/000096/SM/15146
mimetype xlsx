--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,71 @@
     <t>29/12/2024</t>
   </si>
   <si>
     <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Chapduar PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000429/2024-2025</t>
   </si>
   <si>
     <t>3741/RD/PHE</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under CHAPDUAR PWSS at Raiganj Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000519/2023-2024</t>
+  </si>
+  <si>
+    <t>652/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>21/05/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,73 +669,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1193,87 +1214,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>21.16</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>22.58</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>120.3</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>