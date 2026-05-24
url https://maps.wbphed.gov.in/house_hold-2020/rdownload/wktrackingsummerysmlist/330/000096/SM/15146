--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,78 +173,57 @@
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Chapduar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018241)</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000653/2023-2024</t>
   </si>
   <si>
     <t>2740/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
-    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
-[...2 lines deleted...]
-    <t>Assistant Engineer RSD</t>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Chapduar PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
-  </si>
-[...19 lines deleted...]
-    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000429/2024-2025</t>
   </si>
   <si>
     <t>3741/RD/PHE</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under CHAPDUAR PWSS at Raiganj Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000519/2023-2024</t>
   </si>
@@ -669,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -832,54 +811,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>4003196234</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>11.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -893,54 +872,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>4003196218</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>3.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1074,54 +1053,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>25.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.95</v>
       </c>
       <c r="S7" s="4">
         <v>89</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1134,51 +1113,51 @@
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>2.6</v>
+        <v>21.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
@@ -1197,167 +1176,104 @@
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>21.16</v>
+        <v>22.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>26.39</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>117.7</v>
+      </c>
+      <c r="P10" s="8">
+        <v>40.45</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>34.37</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>