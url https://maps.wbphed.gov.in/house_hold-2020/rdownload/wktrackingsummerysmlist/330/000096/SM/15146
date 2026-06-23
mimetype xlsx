--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,99 +167,153 @@
   <si>
     <t>BILL/02412/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-566</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Chapduar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018241)</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000653/2023-2024</t>
   </si>
   <si>
     <t>2740/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>24/10/2026</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Chapduar PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000429/2024-2025</t>
   </si>
   <si>
     <t>3741/RD/PHE</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>UTTAM SAHA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under CHAPDUAR PWSS at Raiganj Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000519/2023-2024</t>
   </si>
   <si>
     <t>652/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>21/05/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Implementation of CHAPDUAR and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>ORD/000319/2022-2023</t>
+  </si>
+  <si>
+    <t>576/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>1746/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1193,87 +1247,276 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>22.58</v>
       </c>
       <c r="Q9" s="4">
         <v>5.96</v>
       </c>
       <c r="R9" s="4">
         <v>26.39</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P10" s="4">
+        <v>362.51</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>118.82</v>
+      </c>
+      <c r="R10" s="4">
+        <v>32.78</v>
+      </c>
+      <c r="S10" s="4">
+        <v>40</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0.39</v>
+      </c>
+      <c r="R11" s="4">
+        <v>15.17</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>83</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>487.8</v>
+      </c>
+      <c r="P13" s="8">
+        <v>159.67</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>32.73</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>