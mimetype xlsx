--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,222 +80,222 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>CHAPDUAR Piped Water Supply Scheme at Raiganj Block under Uttar Dinajpur District.</t>
+  </si>
+  <si>
+    <t>SM/15146</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of CHAPDUAR and it's adjoining mouzas Pipe Water Supply Scheme at Raiganj Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000319/2022-2023</t>
+  </si>
+  <si>
+    <t>576/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>UTTAM SAHA</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>CHAPDUAR Piped Water Supply Scheme at Raiganj Block under Uttar Dinajpur District.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Chapduar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018241)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000653/2023-2024</t>
+  </si>
+  <si>
+    <t>2740/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of CHAPDUAR, Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000474/2023-2024</t>
+  </si>
+  <si>
+    <t>29/07/2023</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. II of CHAPDUAR, Birnagar C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000472/2023-2024</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000070/2023-2024</t>
   </si>
   <si>
     <t>2235/RD/PHE</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 01.07.2024 to 14.01.2025.</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>1746/RD/PHE</t>
+  </si>
+  <si>
+    <t>14/06/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
+  </si>
+  <si>
+    <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Chapduar PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000429/2024-2025</t>
+  </si>
+  <si>
+    <t>3741/RD/PHE</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under CHAPDUAR PWSS at Raiganj Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000519/2023-2024</t>
+  </si>
+  <si>
+    <t>652/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>21/05/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>shifting/Reorientation of 1 no 25 KVA DTR on Safety ground at Tubewell site-I of Chapduar water supply scheme under Birnagar CCC in the District of Uttar Dinajpur</t>
   </si>
   <si>
     <t>BILL/02412/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-566</t>
   </si>
   <si>
     <t>29/10/2024</t>
-  </si>
-[...100 lines deleted...]
-    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
   </si>
   <si>
     <t>ORD/000518/2024-2025</t>
   </si>
   <si>
     <t>58/RD/PHE</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>12/02/2026</t>
   </si>
   <si>
     <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -845,607 +845,607 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>4003196234</v>
+        <v>29</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>11.07</v>
+        <v>362.51</v>
       </c>
       <c r="Q3" s="4">
-        <v>11.07</v>
+        <v>118.82</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>32.78</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>4003196218</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.7</v>
+        <v>25.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.7</v>
+        <v>19.73</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>75.95</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>89</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4">
+        <v>4003196218</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>32.15</v>
+        <v>3.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>4003196234</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>1.06</v>
+        <v>11.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.07</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>25.98</v>
+        <v>32.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.73</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>75.95</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>21.16</v>
+        <v>2.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>15.17</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
-        <v>22.58</v>
+        <v>21.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.96</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>26.39</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>362.51</v>
+        <v>22.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>118.82</v>
+        <v>5.96</v>
       </c>
       <c r="R10" s="4">
-        <v>32.78</v>
+        <v>26.39</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>2.6</v>
+        <v>1.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.39</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>15.17</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
         <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>