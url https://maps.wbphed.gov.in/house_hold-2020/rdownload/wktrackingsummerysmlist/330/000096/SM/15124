--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -152,51 +152,51 @@
   <si>
     <t>BP-2024-25-545</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>Augmentation of Bhatol and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000304/2022-2023</t>
   </si>
   <si>
     <t>553/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>30/03/2026</t>
   </si>
   <si>
     <t>KAMIRUL SK &amp; CO.</t>
   </si>
   <si>
     <t>Supply, installation &amp; commissioning of electro-mechanical components of T/W no. I &amp; II and Supply, installation, commissioning, Trial operation T/W no-III and making compound lighting arrangement at Headwork site of Augmentation of Bhatol Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011426)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001807/2023-2024</t>
   </si>
   <si>
     <t>3694/MLMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>14/09/2025</t>
   </si>