--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -152,51 +152,51 @@
   <si>
     <t>BP-2024-25-545</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>Augmentation of Bhatol and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000304/2022-2023</t>
   </si>
   <si>
     <t>553/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>30/03/2026</t>
+    <t>26/09/2026</t>
   </si>
   <si>
     <t>KAMIRUL SK &amp; CO.</t>
   </si>
   <si>
     <t>Supply, installation &amp; commissioning of electro-mechanical components of T/W no. I &amp; II and Supply, installation, commissioning, Trial operation T/W no-III and making compound lighting arrangement at Headwork site of Augmentation of Bhatol Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011426)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001807/2023-2024</t>
   </si>
   <si>
     <t>3694/MLMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>14/09/2025</t>
   </si>
@@ -982,54 +982,54 @@
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>502.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>241.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>48.03</v>
       </c>
       <c r="S6" s="4">
         <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1043,54 +1043,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>34.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.7</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>59.89</v>
       </c>
       <c r="S7" s="4">
         <v>62</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1195,54 +1195,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>663.45</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>262.18</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>39.52</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>