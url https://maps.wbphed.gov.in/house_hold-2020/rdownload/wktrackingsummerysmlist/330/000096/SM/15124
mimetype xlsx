--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,71 @@
     <t>2035/RD/PHE</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>05/01/2026</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Bhatol Water Supply Scheme(Augmentation) at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000281/2025-2026</t>
   </si>
   <si>
     <t>1800/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1175,87 +1196,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>18.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>83</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>668.44</v>
+      </c>
+      <c r="P11" s="8">
+        <v>262.18</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>39.22</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>