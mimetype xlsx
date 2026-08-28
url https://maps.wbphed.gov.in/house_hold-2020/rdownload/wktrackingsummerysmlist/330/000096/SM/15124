--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,198 +89,198 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>AUGMENTATION BHATOL PIPED WATER SUPPLY SCHEME</t>
   </si>
   <si>
     <t>SM/15124</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Bhatol and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000304/2022-2023</t>
+  </si>
+  <si>
+    <t>553/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>26/09/2026</t>
+  </si>
+  <si>
+    <t>KAMIRUL SK &amp; CO.</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation &amp; commissioning of electro-mechanical components of T/W no. I &amp; II and Supply, installation, commissioning, Trial operation T/W no-III and making compound lighting arrangement at Headwork site of Augmentation of Bhatol Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/011426)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/001807/2023-2024</t>
+  </si>
+  <si>
+    <t>3694/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>14/09/2025</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE..</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000137/2022-2023</t>
   </si>
   <si>
     <t>721/RD/PHE</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Bhatol, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00737/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-213</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Additional Quotation for TW No-III of Bhatol water supply scheme in the district of Uttar Dinajpur.</t>
   </si>
   <si>
     <t>BILL/02265/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-545</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
-    <t>Augmentation of Bhatol and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...44 lines deleted...]
-    <t>DEY ENTERPRISE..</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Bhatol PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur. (2nd Call)</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000248/2025-2026</t>
   </si>
   <si>
     <t>2035/RD/PHE</t>
   </si>
   <si>
     <t>09/07/2025</t>
   </si>
   <si>
     <t>05/01/2026</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Bhatol Water Supply Scheme(Augmentation) at Raiganj Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000281/2025-2026</t>
   </si>
   <si>
     <t>1800/RD/PHE</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>21/12/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
-  </si>
-[...19 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,493 +807,493 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>53.77</v>
+        <v>502.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>241.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.03</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.07</v>
+        <v>34.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>59.89</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.83</v>
+        <v>53.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>502.82</v>
+        <v>3.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>241.48</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>48.03</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>34.56</v>
+        <v>3.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>20.7</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>59.89</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>46.67</v>
+        <v>5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>18.73</v>
+        <v>46.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>5</v>
+        <v>18.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>668.44</v>