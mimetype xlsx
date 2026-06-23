--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -149,111 +149,111 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Implementation of Dhoarai Zone-II and it's adjoining mouzas Pipe Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000288/2022-2023</t>
   </si>
   <si>
     <t>535/RD/PHE</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD. DEBASISHGHOSHDG76@GMAIL.COM</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Dhoarai (Zone-II) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017861)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000660/2023-2024</t>
+  </si>
+  <si>
+    <t>2743/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>BINA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Dhoarai, (Zone-II), Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/02581/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-473</t>
+  </si>
+  <si>
+    <t>26/01/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under DHORAI ZONE-II PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000522/2023-2024</t>
   </si>
   <si>
     <t>671/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>19/04/2024</t>
   </si>
   <si>
     <t>SCON</t>
-  </si>
-[...40 lines deleted...]
-    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -805,54 +805,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>63.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -927,271 +927,273 @@
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>41.35</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.2</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>82.7</v>
       </c>
       <c r="S5" s="4">
         <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.57</v>
+        <v>7.19</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.16</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7.19</v>
+        <v>0.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.14</v>
+        <v>5.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>121.41</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>42.09</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>34.67</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>