--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -113,147 +113,147 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation &amp; Submission of DPR for drinking water supply scheme to facilitate 10 Nos (List Enclosed) Uncovered mouzas under Uttar Dinajpur District (Hemtabad Block) under Raiganj Division, PHE Dte. (Sl no 1)</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000575/2022-2023</t>
   </si>
   <si>
     <t>1769/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>26/09/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of Dhoarai Zone-II and it's adjoining mouzas Pipe Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000288/2022-2023</t>
+  </si>
+  <si>
+    <t>535/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>JANAPATH ENGINEERS CO-OP. SOCIETY LTD. DEBASISHGHOSHDG76@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation ,commissioning and trial operation of electro-mechanical components at T/W no.I of Dhoarai (Zone-II) Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017861)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000660/2023-2024</t>
+  </si>
+  <si>
+    <t>2743/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/02/2024</t>
+  </si>
+  <si>
+    <t>BINA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2023-2024</t>
   </si>
   <si>
     <t>1314/RD/PHE</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of Dhoarai Zone-II and it's adjoining mouzas Pipe Water Supply Scheme at Hemtabad Block of Uttar Dinajpur District under Raiganj Division.(Sinking of Tube Well, Laying of Rising Main, Laying Distribution pipe line, Providing Functional house Hold Tap Connections, Pump House at Head Work Site.)</t>
-[...44 lines deleted...]
-    <t>BINA CONSTRUCTION</t>
+    <t>Construction of Boundary Wall With Gate at Head Work Tube-Well Site under DHORAI ZONE-II PWSS at Hemtabad Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000522/2023-2024</t>
+  </si>
+  <si>
+    <t>671/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>SCON</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. I of Dhoarai, (Zone-II), Hemtabad C.C.C in the district of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02581/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-473</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...19 lines deleted...]
-    <t>SCON</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,326 +843,326 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.13</v>
+        <v>41.35</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>34.2</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.7</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>41.35</v>
+        <v>7.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>34.2</v>
+        <v>7.16</v>
       </c>
       <c r="R5" s="4">
-        <v>82.7</v>
+        <v>99.64</v>
       </c>
       <c r="S5" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>7.19</v>
+        <v>4.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.16</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.64</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>0.14</v>
+        <v>5.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>5.57</v>
+        <v>0.14</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>121.41</v>