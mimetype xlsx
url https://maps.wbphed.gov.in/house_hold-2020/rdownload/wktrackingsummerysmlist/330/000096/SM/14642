--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -212,78 +212,54 @@
   <si>
     <t>BILL/00133/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-96</t>
   </si>
   <si>
     <t>Implementation of BASRATPUR and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000574/2022-2023</t>
   </si>
   <si>
     <t>566/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>23/02/2024</t>
+    <t>21/08/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BASRATPUR PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000535/2023-2024</t>
   </si>
   <si>
     <t>617/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>M/S UNIQUE 13</t>
   </si>
   <si>
     <t>ORD/000536/2023-2024</t>
   </si>
@@ -744,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1308,375 +1284,312 @@
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>2.6</v>
+        <v>11.28</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>11.28</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>11.28</v>
+        <v>78.8</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>78.8</v>
+        <v>18.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>591.02</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>