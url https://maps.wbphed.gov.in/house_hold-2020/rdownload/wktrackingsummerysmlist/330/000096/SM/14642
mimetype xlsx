--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -149,51 +149,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I,II &amp; Making compound yard lighting arrangement at T/W no- I of BASRATPUR Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016824)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000402/2023-2024</t>
   </si>
   <si>
     <t>2438/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>27/01/2026</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 20.05.2024 to 22.05.2024 and 24.05.2024.</t>
   </si>
   <si>
     <t>BILL/00132/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-95</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>M/S DILWAR HOSAIN</t>
   </si>
   <si>
     <t>Quotation for new service connection at BASRATPUR PH-I (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03742/2023-2024</t>
   </si>
@@ -212,51 +212,51 @@
   <si>
     <t>BILL/00133/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-96</t>
   </si>
   <si>
     <t>Implementation of BASRATPUR and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000574/2022-2023</t>
   </si>
   <si>
     <t>566/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>21/08/2025</t>
+    <t>21/08/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BASRATPUR PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000535/2023-2024</t>
   </si>
   <si>
     <t>617/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>M/S UNIQUE 13</t>
   </si>
@@ -883,54 +883,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>47.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10.58</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1005,54 +1005,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>25.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>72.08</v>
       </c>
       <c r="S5" s="4">
         <v>72</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1245,54 +1245,54 @@
       <c r="I9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>352.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>107.28</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>30.41</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1529,54 +1529,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>591.02</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>130.74</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>22.12</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>