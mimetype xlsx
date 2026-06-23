--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,86 @@
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Basratpur Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000313/2025-2026</t>
   </si>
   <si>
     <t>2477/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at BASRATPUR PH-II (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14642)</t>
+  </si>
+  <si>
+    <t>BILL/02724/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-589</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1509,87 +1545,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>18.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.56</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>597.18</v>
+      </c>
+      <c r="P16" s="8">
+        <v>130.74</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>21.89</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>