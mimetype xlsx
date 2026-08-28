--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -113,261 +113,261 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation and submission of DPR for drinking Water Supply Scheme to facilitate uncovered mouzas under Uttar Dinajpur District, Block- Itahar.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>1770/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I,II &amp; Making compound yard lighting arrangement at T/W no- I of BASRATPUR Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016824)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000402/2023-2024</t>
+  </si>
+  <si>
+    <t>2438/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Implementation of BASRATPUR and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000574/2022-2023</t>
+  </si>
+  <si>
+    <t>566/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000087/2023-2024</t>
   </si>
   <si>
     <t>2251/RD/PHE</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...23 lines deleted...]
-    <t>HANNAN BUILDERS PVT. LTD.</t>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under BASRATPUR PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000535/2023-2024</t>
+  </si>
+  <si>
+    <t>617/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>M/S UNIQUE 13</t>
+  </si>
+  <si>
+    <t>ORD/000536/2023-2024</t>
+  </si>
+  <si>
+    <t>618/RD/PHE</t>
+  </si>
+  <si>
+    <t>15/04/2025</t>
+  </si>
+  <si>
+    <t>M/S PINKI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road, Laying of Pipe Line, FHTC And Other allied Works of Basratpur PWSS Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000388/2024-2025</t>
+  </si>
+  <si>
+    <t>3558/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 20.05.2024 to 22.05.2024 and 24.05.2024.</t>
   </si>
   <si>
     <t>BILL/00132/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-95</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>M/S DILWAR HOSAIN</t>
   </si>
   <si>
     <t>Quotation for new service connection at BASRATPUR PH-I (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03742/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-690</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 27.05.2024 to 31.05.2024.</t>
   </si>
   <si>
     <t>BILL/00133/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-96</t>
   </si>
   <si>
-    <t>Implementation of BASRATPUR and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...74 lines deleted...]
-    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+    <t>Quotation for new service connection at BASRATPUR PH-II (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14642)</t>
+  </si>
+  <si>
+    <t>BILL/02724/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-589</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Basratpur Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 40 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000313/2025-2026</t>
   </si>
   <si>
     <t>2477/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
-  </si>
-[...34 lines deleted...]
-    <t>PRITAM SARKAR</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -943,767 +943,767 @@
       <c r="Q3" s="4">
         <v>5.06</v>
       </c>
       <c r="R3" s="4">
         <v>10.58</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>38.67</v>
+        <v>25.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>18.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>72.08</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>25.52</v>
+        <v>352.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>18.4</v>
+        <v>107.28</v>
       </c>
       <c r="R5" s="4">
-        <v>72.08</v>
+        <v>30.41</v>
       </c>
       <c r="S5" s="4">
-        <v>72</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.07</v>
+        <v>38.67</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>5.89</v>
+        <v>2.6</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="P8" s="4">
-        <v>0.1</v>
+        <v>11.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>352.8</v>
+        <v>11.28</v>
       </c>
       <c r="Q9" s="4">
-        <v>107.28</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>30.41</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="P10" s="4">
-        <v>11.28</v>
+        <v>78.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>11.28</v>
+        <v>0.07</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>78.8</v>
+        <v>5.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>18.73</v>
+        <v>0.1</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>56</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>3.56</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>97</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="P15" s="4">
-        <v>2.6</v>
+        <v>18.73</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>597.18</v>