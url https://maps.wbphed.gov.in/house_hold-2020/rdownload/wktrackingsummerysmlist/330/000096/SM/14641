--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -209,117 +209,114 @@
   <si>
     <t>BP-2023-24-536</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Implementation of CHANDIGRAM and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000317/2022-2023</t>
   </si>
   <si>
     <t>568/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>22/08/2024</t>
+    <t>22/08/2026</t>
   </si>
   <si>
     <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Approach Road,Laying of Pipe Line,Fhtc And other Allied Works of Chandigram Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000392/2024-2025</t>
   </si>
   <si>
     <t>3562/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
-    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
-[...22 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Chandigram Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000269/2025-2026</t>
   </si>
   <si>
     <t>1657/RD/PHE</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>20/12/2025</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1282,165 +1279,165 @@
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>2.6</v>
+        <v>20.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I11" s="13" t="s">
+      <c r="L11" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="J11" s="13"/>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>20.73</v>
+        <v>5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
-        <v>628.52</v>
+        <v>630.92</v>
       </c>
       <c r="P12" s="8">
         <v>0</v>
       </c>
       <c r="Q12" s="8">
         <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>