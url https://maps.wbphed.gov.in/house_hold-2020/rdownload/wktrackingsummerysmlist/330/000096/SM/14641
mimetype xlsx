--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,99 +128,75 @@
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000061/2023-2024</t>
   </si>
   <si>
     <t>2231/RD/PHE</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site&amp; 2nd Tube-Well Site under CHANDIGRAM PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000499/2023-2024</t>
+  </si>
+  <si>
+    <t>622/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>MITALI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
-  </si>
-[...46 lines deleted...]
-    <t>MITALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for new service connection at Chandigram PH-I (Itahar ccc)</t>
   </si>
   <si>
     <t>BILL/03516/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-536</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Implementation of CHANDIGRAM and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000317/2022-2023</t>
   </si>
@@ -705,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -868,54 +844,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>47.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.28</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>11.03</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -951,512 +927,449 @@
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>25.79</v>
+        <v>24.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>44.88</v>
       </c>
       <c r="S5" s="4">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>24.47</v>
+        <v>3.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>3.63</v>
+        <v>381.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>146.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>38.34</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>381.9</v>
+        <v>80.89</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>80.89</v>
+        <v>20.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="J10" s="13"/>
-      <c r="K10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>20.73</v>
+        <v>5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>0.82</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>605.13</v>
+      </c>
+      <c r="P11" s="8">
+        <v>162.74</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>26.89</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>