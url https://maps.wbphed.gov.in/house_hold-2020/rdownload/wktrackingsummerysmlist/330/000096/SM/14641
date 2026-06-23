--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,116 @@
     <t>23/06/2025</t>
   </si>
   <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I,II &amp; Making compound yard lighting arrangement at T/W no- I of CHANDIGRAM Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016709)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000738/2023-2024</t>
+  </si>
+  <si>
+    <t>2799/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>13/02/2024</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="54.129639" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1289,87 +1355,276 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>5</v>
       </c>
       <c r="Q10" s="4">
         <v>0.04</v>
       </c>
       <c r="R10" s="4">
         <v>0.82</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P11" s="4">
+        <v>25.79</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>19.81</v>
+      </c>
+      <c r="R11" s="4">
+        <v>76.82</v>
+      </c>
+      <c r="S11" s="4">
+        <v>77</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R12" s="4">
+        <v>15.37</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>83</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>638.51</v>
+      </c>
+      <c r="P14" s="8">
+        <v>182.95</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>28.65</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>