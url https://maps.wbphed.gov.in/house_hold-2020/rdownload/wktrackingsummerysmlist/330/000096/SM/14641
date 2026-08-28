--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,252 +113,252 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation and submission of DPR for drinking Water Supply Scheme to facilitate uncovered mouzas under Uttar Dinajpur District, Block- Itahar.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>1770/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of CHANDIGRAM and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000317/2022-2023</t>
+  </si>
+  <si>
+    <t>568/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>22/08/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I,II &amp; Making compound yard lighting arrangement at T/W no- I of CHANDIGRAM Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016709)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000738/2023-2024</t>
+  </si>
+  <si>
+    <t>2799/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>13/02/2024</t>
+  </si>
+  <si>
+    <t>SHREE BISHNU CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000061/2023-2024</t>
   </si>
   <si>
     <t>2231/RD/PHE</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall With Gate at Head Work Site&amp; 2nd Tube-Well Site under CHANDIGRAM PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000499/2023-2024</t>
   </si>
   <si>
     <t>622/RD/PHE</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>15/12/2024</t>
   </si>
   <si>
     <t>MITALI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Construction of Approach Road,Laying of Pipe Line,Fhtc And other Allied Works of Chandigram Pwss Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000392/2024-2025</t>
+  </si>
+  <si>
+    <t>3562/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Non-A.C., Vehicle no. WB59C 0644) for the office of the Assistant Engineer, RWS Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire RWS Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>1980/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>PRITAM SARKAR</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Quotation for new service connection at Chandigram PH-I (Itahar ccc)</t>
   </si>
   <si>
     <t>BILL/03516/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-536</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Implementation of CHANDIGRAM and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Chandigram Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Block:- Raiganj,Capacity- 50 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000269/2025-2026</t>
   </si>
   <si>
     <t>1657/RD/PHE</t>
   </si>
   <si>
     <t>23/06/2025</t>
   </si>
   <si>
     <t>20/12/2025</t>
-  </si>
-[...85 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -948,639 +948,639 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>40.65</v>
+        <v>381.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>146.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>38.34</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>24.47</v>
+        <v>25.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.98</v>
+        <v>19.81</v>
       </c>
       <c r="R5" s="4">
-        <v>44.88</v>
+        <v>76.82</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>3.63</v>
+        <v>40.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>381.9</v>
+        <v>24.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>146.43</v>
+        <v>10.98</v>
       </c>
       <c r="R7" s="4">
-        <v>38.34</v>
+        <v>44.88</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P8" s="4">
         <v>80.89</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="P9" s="4">
-        <v>20.73</v>
+        <v>2.6</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>15.37</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="P10" s="4">
         <v>5</v>
       </c>
       <c r="Q10" s="4">
         <v>0.04</v>
       </c>
       <c r="R10" s="4">
         <v>0.82</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="P11" s="4">
-        <v>25.79</v>
+        <v>3.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>19.81</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>76.82</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>88</v>
+        <v>63</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P12" s="4">
-        <v>2.6</v>
+        <v>5</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>15.37</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="P13" s="4">
-        <v>5</v>
+        <v>20.73</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>638.51</v>