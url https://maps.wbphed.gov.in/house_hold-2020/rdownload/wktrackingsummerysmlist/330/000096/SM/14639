--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,51 +215,51 @@
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
     <t>Implementation of DHAMDOL and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under RaiganjDivision, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000311/2022-2023</t>
   </si>
   <si>
     <t>565/RD/PHE</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
-    <t>22/08/2025</t>
+    <t>22/08/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I,II &amp; Making compound yard lighting arrangement at T/W no- I of DHAMDHOL Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte (TSM/016124)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001834/2023-2024</t>
   </si>
   <si>
     <t>3632/MLMD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
     <t>28/03/2026</t>
   </si>
@@ -306,50 +306,98 @@
     <t>17/10/2023</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>ARNAB DUTTA</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dhamdol Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 35 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000311/2025-2026</t>
   </si>
   <si>
     <t>2476/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DHAMDOL PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000533/2023-2024</t>
+  </si>
+  <si>
+    <t>611/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>SUBHASIS MAJUMDER</t>
+  </si>
+  <si>
+    <t>ORD/000534/2023-2024</t>
+  </si>
+  <si>
+    <t>612/RD/PHE</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S. ROY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1582,87 +1630,276 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P14" s="4">
         <v>18.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" s="4">
+        <v>11.29</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P16" s="4">
+        <v>11.29</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>541.89</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>