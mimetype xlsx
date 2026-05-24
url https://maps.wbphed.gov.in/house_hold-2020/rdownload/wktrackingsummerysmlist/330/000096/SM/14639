--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -949,54 +949,54 @@
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>47.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1366,54 +1366,54 @@
       <c r="I10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>300.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>142.34</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>47.34</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1429,54 +1429,54 @@
       <c r="I11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>25.51</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>18.02</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>70.65</v>
       </c>
       <c r="S11" s="4">
         <v>83</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1555,54 +1555,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>4.8</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>8.23</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1679,54 +1679,54 @@
       <c r="I15" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P15" s="4">
         <v>11.29</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>2.94</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>26.07</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -1805,88 +1805,88 @@
       <c r="I17" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>86</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
         <v>5</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>0.21</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>4.19</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>114</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>541.89</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>168.14</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>31.03</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>