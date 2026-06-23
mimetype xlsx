--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -239,51 +239,51 @@
   <si>
     <t>22/08/2026</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I,II &amp; Making compound yard lighting arrangement at T/W no- I of DHAMDHOL Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte (TSM/016124)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001834/2023-2024</t>
   </si>
   <si>
     <t>3632/MLMD</t>
   </si>
   <si>
     <t>23/11/2023</t>
   </si>
   <si>
-    <t>28/03/2026</t>
+    <t>24/09/2026</t>
   </si>
   <si>
     <t>DILIP MAHATO.</t>
   </si>
   <si>
     <t>Construction Of Approach Road, Laying of Pipe Line And Other Allied Works Of Dhamdhol PWSS Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer RWS HQ</t>
   </si>
   <si>
     <t>ORD/000391/2024-2025</t>
   </si>
   <si>
     <t>3561/RD/PHE</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>02/09/2025</t>
   </si>
@@ -354,50 +354,68 @@
     <t>612/RD/PHE</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>M/S. ROY &amp; CO.</t>
   </si>
   <si>
     <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000543/2023-2024</t>
   </si>
   <si>
     <t>737/RD/PHE</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>11/04/2024</t>
   </si>
   <si>
     <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +804,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1819,87 +1837,150 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
         <v>5</v>
       </c>
       <c r="Q17" s="4">
         <v>0.21</v>
       </c>
       <c r="R17" s="4">
         <v>4.19</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="P18" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>83</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>546.88</v>
+      </c>
+      <c r="P19" s="8">
+        <v>168.14</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>30.75</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>