--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,309 +113,309 @@
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Preparation and submission of DPR for drinking Water Supply Scheme to facilitate uncovered mouzas under Uttar Dinajpur District, Block- Itahar.</t>
   </si>
   <si>
     <t>Assistant Engineer RSD</t>
   </si>
   <si>
     <t>ORD/000576/2022-2023</t>
   </si>
   <si>
     <t>1770/RD/PHE</t>
   </si>
   <si>
     <t>19/09/2022</t>
   </si>
   <si>
     <t>04/10/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Implementation of DHAMDOL and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under RaiganjDivision, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000311/2022-2023</t>
+  </si>
+  <si>
+    <t>565/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>22/08/2026</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no- I,II &amp; Making compound yard lighting arrangement at T/W no- I of DHAMDHOL Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte (TSM/016124)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/001834/2023-2024</t>
+  </si>
+  <si>
+    <t>3632/MLMD</t>
+  </si>
+  <si>
+    <t>23/11/2023</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>DILIP MAHATO.</t>
+  </si>
+  <si>
+    <t>Hiring of Additional well-maintained Diesel Maxi Cab (Non-A.C.) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of supervision of JJM works having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12 months (Period from 17.10.2023 to 16.10.2024)</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000627/2023-2024</t>
+  </si>
+  <si>
+    <t>2876/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>17/10/2024</t>
+  </si>
+  <si>
+    <t>ARNAB DUTTA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000062/2023-2024</t>
   </si>
   <si>
     <t>2232/RD/PHE</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction Of Approach Road, Laying of Pipe Line And Other Allied Works Of Dhamdhol PWSS Within Itahar Block Under Raiganj Division P.H.E. Dte., Raiganj, Uttar Dinajpur.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer RWS HQ</t>
+  </si>
+  <si>
+    <t>ORD/000391/2024-2025</t>
+  </si>
+  <si>
+    <t>3561/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>02/09/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall With Gate at Head Work Site &amp; 2nd Tube-Well Site under DHAMDOL PWSS at Itahar Block under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000533/2023-2024</t>
+  </si>
+  <si>
+    <t>611/RD/PHE</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>SUBHASIS MAJUMDER</t>
+  </si>
+  <si>
+    <t>ORD/000534/2023-2024</t>
+  </si>
+  <si>
+    <t>612/RD/PHE</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>M/S. ROY &amp; CO.</t>
+  </si>
+  <si>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Scheme in different Block in the District of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000543/2023-2024</t>
+  </si>
+  <si>
+    <t>737/RD/PHE</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>11/04/2024</t>
+  </si>
+  <si>
+    <t>HORIZEN</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at Dhamdhol PH-I (Itahar ccc)</t>
+  </si>
+  <si>
+    <t>BILL/03519/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-539</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at DHAMDHOL PH-II (Itahar ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03791/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2024-25-16</t>
+  </si>
+  <si>
+    <t>04/04/2024</t>
+  </si>
+  <si>
+    <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period for 02.05.2024 to 03.05.2024, 06.05.2024 to 07.05.2024 and 09.05.2024 to 10.05.2024.</t>
+  </si>
+  <si>
+    <t>BILL/00131/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-91</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>M/S DILWAR HOSAIN</t>
+  </si>
+  <si>
     <t>Work Order for hiring charges of vehicle with fuel, hired for site works of Raiganj Division, P.H.E. Dte. for the period from 03.06.2024 to 07.06.2024.</t>
   </si>
   <si>
     <t>BILL/00130/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-92</t>
   </si>
   <si>
-    <t>28/06/2024</t>
-[...43 lines deleted...]
-  <si>
     <t>SUBMISSION OF DETAILED ESTIMATE &amp; DEMAND FOR PLACING NECESSARY FUND UNDER DIFFERENT PWSS</t>
   </si>
   <si>
     <t>BILL/01217/2023-2024</t>
   </si>
   <si>
     <t>BP-2024-25-25</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER PWD ROADS</t>
   </si>
   <si>
-    <t>Implementation of DHAMDOL and it's adjoining mouzas Pipe Water Supply Scheme at ITAHAR Block of Uttar Dinajpur District under RaiganjDivision, PHE Dte.</t>
-[...89 lines deleted...]
-    <t>ARNAB DUTTA</t>
+    <t>Field level data validation of FHTC executed by various Agencies on the basis of pictorial data with the objective of controlling multiple entry, improving data quality in terms of absolute household by verification through electric connection or any other unique documents and making error free database in different Pipe Water Supply Sheme in different Block in the District of Uttar Dinajpur under Raiganj Division,PHE Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000518/2024-2025</t>
+  </si>
+  <si>
+    <t>58/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>12/02/2026</t>
+  </si>
+  <si>
+    <t>TECHVISION</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Dhamdol Water Supply Scheme at Itahar Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 35 M3/hr.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000311/2025-2026</t>
   </si>
   <si>
     <t>2476/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
-  </si>
-[...64 lines deleted...]
-    <t>TECHVISION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1005,938 +1005,938 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>29.61</v>
+        <v>300.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>142.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.34</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>0.1</v>
+        <v>25.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.65</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>6.04</v>
+        <v>4.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>8.23</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>3.97</v>
+        <v>29.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="P8" s="4">
-        <v>0.1</v>
+        <v>71.06</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>64</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="P9" s="4">
-        <v>6.55</v>
+        <v>11.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.94</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>26.07</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>300.71</v>
+        <v>11.29</v>
       </c>
       <c r="Q10" s="4">
-        <v>142.34</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>47.34</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="P11" s="4">
-        <v>25.51</v>
+        <v>5</v>
       </c>
       <c r="Q11" s="4">
-        <v>18.02</v>
+        <v>0.21</v>
       </c>
       <c r="R11" s="4">
-        <v>70.65</v>
+        <v>4.19</v>
       </c>
       <c r="S11" s="4">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>71.06</v>
+        <v>3.97</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.8</v>
+        <v>6.04</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>8.23</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>18.01</v>
+        <v>0.1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>11.29</v>
+        <v>0.1</v>
       </c>
       <c r="Q15" s="4">
-        <v>2.94</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>26.07</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>11.29</v>
+        <v>6.55</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>108</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P17" s="4">
         <v>5</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.21</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>4.19</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>119</v>
+        <v>69</v>
       </c>
       <c r="P18" s="4">
-        <v>5</v>
+        <v>18.01</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>120</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>546.88</v>