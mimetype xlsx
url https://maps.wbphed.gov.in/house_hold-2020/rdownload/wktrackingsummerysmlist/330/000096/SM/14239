--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,51 +128,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Bhotamari Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015735)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000412/2023-2024</t>
   </si>
   <si>
     <t>2466/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>21/11/2025</t>
+    <t>21/03/2026</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Quotation for new service connection at BHOTAMARI PH-II (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14239)</t>
   </si>
   <si>
     <t>BILL/01080/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-299</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at BHOTAMARI PH-I (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14239)</t>
   </si>
   <si>
     <t>BILL/01081/2024-2025</t>
   </si>
@@ -180,68 +180,50 @@
     <t>BP-2024-25-300</t>
   </si>
   <si>
     <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000372/2023-2024</t>
   </si>
   <si>
     <t>2567/RD/PHE</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>ROY ENGINEERS. (PATNA)</t>
-  </si>
-[...16 lines deleted...]
-    <t>GHOSH &amp; BROTHERS DEVCON PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of additional pipeline for improving FHTC with anciliary works at different mouzas at BHOTAMARI PWSS Of CHOPRA Block under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>1206/RD/PHE</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>S M CONSTRUCTION RAJ.GSHOSH325@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Botamari Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
@@ -669,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1113,247 +1095,184 @@
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>2.4</v>
+        <v>76.36</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>76.36</v>
+        <v>36.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>7442.73</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>