--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -875,54 +875,54 @@
       <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>42.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>33.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.79</v>
       </c>
       <c r="S4" s="4">
         <v>79</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1056,54 +1056,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>7213.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>21.19</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1212,54 +1212,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>7442.73</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>54.82</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>