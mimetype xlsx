--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,51 +128,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Bhotamari Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015735)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000412/2023-2024</t>
   </si>
   <si>
     <t>2466/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>21/03/2026</t>
+    <t>19/07/2026</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Quotation for new service connection at BHOTAMARI PH-II (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14239)</t>
   </si>
   <si>
     <t>BILL/01080/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-299</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at BHOTAMARI PH-I (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14239)</t>
   </si>
   <si>
     <t>BILL/01081/2024-2025</t>
   </si>
@@ -219,50 +219,77 @@
     <t>25/04/2025</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>S M CONSTRUCTION RAJ.GSHOSH325@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Botamari Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000297/2025-2026</t>
   </si>
   <si>
     <t>1926/RD/PHE</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>RHYNO INFRASTRUCTURE</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at BHOTAMARI PH-III (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14239).</t>
+  </si>
+  <si>
+    <t>BILL/02751/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-609</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Installation of Rigbored Twell 250mmx150mm dia. at BHOTAMARI Pipe Water Supply Scheme at CHOPRA Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.(at Head work Site , 2nd &amp; 3rd Tube-Well. )</t>
+  </si>
+  <si>
+    <t>ORD/000247/2025-2026</t>
+  </si>
+  <si>
+    <t>1484/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1192,87 +1219,207 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>36.34</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P10" s="4">
+        <v>7.15</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P11" s="4">
+        <v>30.5</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>7480.38</v>
+      </c>
+      <c r="P12" s="8">
+        <v>54.82</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.73</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>