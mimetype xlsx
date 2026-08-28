--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,216 +80,216 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Chopra</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>BHOTAMARI Piped Water Supply Scheme at Chopra Block under Uttar Dinajpur District.</t>
+  </si>
+  <si>
+    <t>SM/14239</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I , II &amp; III and making compound lighting arrangement at T/W no. I of Bhotamari Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/015735)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000412/2023-2024</t>
+  </si>
+  <si>
+    <t>2466/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>19/07/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY.</t>
+  </si>
+  <si>
     <t>Raiganj Division</t>
   </si>
   <si>
-    <t>BHOTAMARI Piped Water Supply Scheme at Chopra Block under Uttar Dinajpur District.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2567/RD/PHE</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>11/08/2026</t>
+  </si>
+  <si>
+    <t>ROY ENGINEERS. (PATNA)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000168/2022-2023</t>
   </si>
   <si>
     <t>970/RD/PHE</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Quotation for new service connection at BHOTAMARI PH-II (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14239)</t>
   </si>
   <si>
     <t>BILL/01080/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-299</t>
   </si>
   <si>
     <t>05/06/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at BHOTAMARI PH-I (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14239)</t>
   </si>
   <si>
     <t>BILL/01081/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-300</t>
   </si>
   <si>
-    <t>Sinking of Tube Well, laying of rising main &amp; distribution system, providing FHTC ,construction of Over Head Reservoir over Pile / Raft Foundation including subsoil investigation, construction of Pump House, Chlorine room, Boundary Wall &amp; Approach Road and allied works for 19 nos. Piped water supply Schemes within CHOPRA Dev. Block of Uttar Dinajpur District under Raiganj Division PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Laying of additional pipeline for improving FHTC with anciliary works at different mouzas at BHOTAMARI PWSS Of CHOPRA Block under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000028/2025-2026</t>
   </si>
   <si>
     <t>1206/RD/PHE</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>09/06/2025</t>
   </si>
   <si>
     <t>S M CONSTRUCTION RAJ.GSHOSH325@GMAIL.COM</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Botamari Water Supply Scheme at Chopra Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 100 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000297/2025-2026</t>
   </si>
   <si>
     <t>1926/RD/PHE</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>RHYNO INFRASTRUCTURE</t>
   </si>
   <si>
+    <t>Installation of Rigbored Twell 250mmx150mm dia. at BHOTAMARI Pipe Water Supply Scheme at CHOPRA Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.(at Head work Site , 2nd &amp; 3rd Tube-Well. )</t>
+  </si>
+  <si>
+    <t>ORD/000247/2025-2026</t>
+  </si>
+  <si>
+    <t>1484/RD/PHE</t>
+  </si>
+  <si>
+    <t>04/06/2025</t>
+  </si>
+  <si>
+    <t>19/07/2025</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at BHOTAMARI PH-III (Chopra ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14239).</t>
   </si>
   <si>
     <t>BILL/02751/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-609</t>
   </si>
   <si>
     <t>06/02/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>19/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -818,340 +818,340 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>62.76</v>
+        <v>42.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>33.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>42.69</v>
+        <v>7213.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>33.64</v>
+        <v>21.19</v>
       </c>
       <c r="R4" s="4">
-        <v>78.79</v>
+        <v>0.29</v>
       </c>
       <c r="S4" s="4">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.14</v>
+        <v>62.76</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>5.52</v>
+        <v>5.14</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7213.93</v>
+        <v>5.52</v>
       </c>
       <c r="Q7" s="4">
-        <v>21.19</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
@@ -1168,51 +1168,51 @@
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
@@ -1229,144 +1229,144 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>57</v>
+      </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="P10" s="4">
-        <v>7.15</v>
+        <v>30.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>30.5</v>
+        <v>7.15</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>