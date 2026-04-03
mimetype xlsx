--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -122,51 +122,51 @@
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Pawakhali Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016476)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000741/2023-2024</t>
   </si>
   <si>
     <t>2802/MLMD</t>
   </si>
   <si>
-    <t>28/11/2025</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall Laying Distribution, Providing FHTC, Pump House in connection with Source Augmentation of Pawakhali Piped Water Supply Scheme of Chopra Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000193/2022-2023</t>
   </si>
   <si>
     <t>60/RD/PHE</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>25/10/2025</t>
   </si>