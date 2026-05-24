--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -820,54 +820,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>10.9</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.17</v>
       </c>
       <c r="S4" s="4">
         <v>84</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -976,54 +976,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>63.13</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>9.17</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>14.53</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>