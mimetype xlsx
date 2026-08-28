--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,129 +89,129 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Source Augmentation for Pawakhali Piped Water Suppply Scheme under Chopra block in the district of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/14231</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall Laying Distribution, Providing FHTC, Pump House in connection with Source Augmentation of Pawakhali Piped Water Supply Scheme of Chopra Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000193/2022-2023</t>
+  </si>
+  <si>
+    <t>60/RD/PHE</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>05/09/2026</t>
+  </si>
+  <si>
+    <t>RAHUL ENTERPRISE RNJRAHULENTERPRISE@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Rig Bored Tube-Well in connection with Source Augmentation In Different Piped Water Supply Scheme 1.Mohua, 2. Pawakhali, 3. Pokheria in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000278/2022-2023</t>
+  </si>
+  <si>
+    <t>471/RD/PHE</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>02/04/2023</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Pawakhali Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016476)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000741/2023-2024</t>
+  </si>
+  <si>
+    <t>2802/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>23/11/2026</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000100/2023-2024</t>
   </si>
   <si>
     <t>2389/RD/PHE</t>
   </si>
   <si>
-    <t>17/08/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
-  </si>
-[...64 lines deleted...]
-    <t>M/S SARKAR ENTERPRISE SILIGURI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,292 +738,292 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.4</v>
+        <v>17.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>42.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10.9</v>
+        <v>31.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>9.17</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>84.17</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>17.91</v>
+        <v>10.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.17</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.17</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>31.92</v>
+        <v>2.4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>63.13</v>
       </c>
       <c r="P7" s="8">
-        <v>9.17</v>
+        <v>16.79</v>
       </c>
       <c r="Q7" s="8">
-        <v>14.53</v>
+        <v>26.6</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>