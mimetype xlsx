--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -125,51 +125,51 @@
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Barabilla Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016481)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/001806/2023-2024</t>
   </si>
   <si>
     <t>3693/MLMD</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
-    <t>28/01/2026</t>
+    <t>27/07/2026</t>
   </si>
   <si>
     <t>DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall Laying Distribution, Providing FHTC, Pump House in connection with Source Augmentation of Barobilla Piped Water Supply Scheme of Chopra Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000188/2022-2023</t>
   </si>
   <si>
     <t>56/RD/PHE</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
@@ -805,54 +805,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>10.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>84.17</v>
       </c>
       <c r="S4" s="4">
         <v>84</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -900,54 +900,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>41.84</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>9.18</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>21.95</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>