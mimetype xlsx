--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,114 +89,114 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>Source Augmentation for Barobilla Piped Water Suppply Scheme under Goalpokhar-I block in the district of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>SM/14225</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall Laying Distribution, Providing FHTC, Pump House in connection with Source Augmentation of Barobilla Piped Water Supply Scheme of Chopra Block in the District of Uttar Dinajpur under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000188/2022-2023</t>
+  </si>
+  <si>
+    <t>56/RD/PHE</t>
+  </si>
+  <si>
+    <t>16/01/2023</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>SUSANTA GOBINDA DEB GOPALDEB9475@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Barabilla Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/016481)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/001806/2023-2024</t>
+  </si>
+  <si>
+    <t>3693/MLMD</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>DAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000098/2023-2024</t>
   </si>
   <si>
     <t>2388/RD/PHE</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...49 lines deleted...]
-    <t>SUSANTA GOBINDA DEB GOPALDEB9475@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,200 +723,200 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.4</v>
+        <v>28.53</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>10.91</v>
       </c>
       <c r="Q4" s="4">
         <v>9.18</v>
       </c>
       <c r="R4" s="4">
         <v>84.17</v>
       </c>
       <c r="S4" s="4">
         <v>84</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>28.53</v>
+        <v>2.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>41.84</v>