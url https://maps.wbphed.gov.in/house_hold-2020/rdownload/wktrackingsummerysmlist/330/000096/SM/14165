--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -242,51 +242,51 @@
   <si>
     <t>ORD/000518/2022-2023</t>
   </si>
   <si>
     <t>872/RD/PHE</t>
   </si>
   <si>
     <t>24/11/2024</t>
   </si>
   <si>
     <t>NANDANIK ENGINEERS CO-OPERATIVE SOCIETY LTD. TANAJIT77@GMAIL.COM</t>
   </si>
   <si>
     <t>Laying distribution of pipe line of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000469/2022-2023</t>
   </si>
   <si>
     <t>818/RD/PHE</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
-    <t>21/12/2024</t>
+    <t>21/03/2025</t>
   </si>
   <si>
     <t>BHOWMICK ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Lahutara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017508)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000520/2023-2024</t>
   </si>
   <si>
     <t>2516/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
@@ -335,65 +335,50 @@
   <si>
     <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Lahutara, 2. Hemenpur, 3. Basudebpur in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD</t>
   </si>
   <si>
     <t>Junior Engineer, ISD</t>
   </si>
   <si>
     <t>ORD/000295/2022-2023</t>
   </si>
   <si>
     <t>541/RD/PHE</t>
   </si>
   <si>
     <t>22/02/2023</t>
   </si>
   <si>
     <t>08/04/2023</t>
   </si>
   <si>
     <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall and Pump House at head work site of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of OHR(Capacity-300Cum) of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte..</t>
   </si>
   <si>
     <t>ORD/000508/2022-2023</t>
   </si>
   <si>
     <t>851/RD/PHE</t>
   </si>
   <si>
     <t>02/03/2025</t>
   </si>
   <si>
     <t>Providing FHTC at village-Lahutara of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000545/2022-2023</t>
   </si>
   <si>
     <t>957/RD/PHE</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>RURAL DEVELOPMENT CO-OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
@@ -411,68 +396,50 @@
     <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
   </si>
   <si>
     <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
   </si>
   <si>
     <t>Assistant Engineer HQ</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>1724/RD/PHE</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
-  </si>
-[...16 lines deleted...]
-    <t>13/01/2025</t>
   </si>
   <si>
     <t>Laying of Additional pipeline with other ancillary works at different mouzas of LAHUTARA PWSS under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>3498/RD/PHE</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -876,51 +843,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1838,491 +1805,365 @@
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="P16" s="4">
-        <v>24.85</v>
+        <v>96.67</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>96.67</v>
+        <v>16.29</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>116</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>118</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>16.29</v>
+        <v>48.48</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I19" s="13" t="s">
         <v>121</v>
       </c>
-      <c r="I19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J19" s="13" t="s">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>58</v>
+        <v>126</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="P19" s="4">
-        <v>48.48</v>
+        <v>4.8</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>127</v>
+        <v>101</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>130</v>
+        <v>91</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P20" s="4">
-        <v>4.8</v>
+        <v>48.12</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...20 lines deleted...]
-      <c r="H21" s="13" t="s">
+      <c r="A21" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="I21" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>592.19</v>
+      </c>
+      <c r="P21" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>0</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>