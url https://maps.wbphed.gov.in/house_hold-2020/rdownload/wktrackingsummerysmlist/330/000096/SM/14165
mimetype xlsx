--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -269,51 +269,51 @@
   <si>
     <t>BHOWMICK ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Lahutara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017508)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-02</t>
   </si>
   <si>
     <t>ORD/000520/2023-2024</t>
   </si>
   <si>
     <t>2516/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>TARUN KUMAR DEY</t>
   </si>
   <si>
     <t>Construction of concrete pathway at Head Work Site Pump House &amp; 2nd TW Site Pump House for LAHUTARA Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division,PHED.,U/D.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000367/2024-2025</t>
   </si>
   <si>
     <t>3486/RD/PHE</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>CHOPRA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
   </si>
@@ -1445,54 +1445,54 @@
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>47.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.63</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>24.47</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1508,54 +1508,54 @@
       <c r="I11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>50.31</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>42.92</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>85.31</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>78</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1571,54 +1571,54 @@
       <c r="I12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>25.08</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>19.24</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>76.73</v>
       </c>
       <c r="S12" s="4">
         <v>77</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1754,54 +1754,54 @@
       <c r="I15" s="13" t="s">
         <v>100</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>101</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P15" s="4">
         <v>61.71</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>19.36</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>31.38</v>
       </c>
       <c r="S15" s="4">
         <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
@@ -2103,54 +2103,54 @@
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>133</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="11"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="14"/>
       <c r="I21" s="14"/>
       <c r="J21" s="14"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="8"/>
       <c r="O21" s="8">
         <v>592.19</v>
       </c>
       <c r="P21" s="8">
-        <v>0</v>
+        <v>93.14</v>
       </c>
       <c r="Q21" s="8">
-        <v>0</v>
+        <v>15.73</v>
       </c>
       <c r="R21" s="8"/>
       <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>