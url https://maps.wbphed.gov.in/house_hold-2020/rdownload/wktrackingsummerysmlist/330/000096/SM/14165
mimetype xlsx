--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -411,50 +411,83 @@
     <t>1724/RD/PHE</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Laying of Additional pipeline with other ancillary works at different mouzas of LAHUTARA PWSS under Islampur Sub-Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>3498/RD/PHE</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and Pump House at head work site of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000485/2022-2023</t>
+  </si>
+  <si>
+    <t>824/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>RAKSHIT TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,51 +876,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2083,87 +2116,213 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>131</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>132</v>
       </c>
       <c r="P20" s="4">
         <v>48.12</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>133</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P21" s="4">
+        <v>2.6</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0.4</v>
+      </c>
+      <c r="R21" s="4">
+        <v>15.38</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="P22" s="4">
+        <v>24.85</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>144</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>619.64</v>
+      </c>
+      <c r="P23" s="8">
+        <v>93.54</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>15.1</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>