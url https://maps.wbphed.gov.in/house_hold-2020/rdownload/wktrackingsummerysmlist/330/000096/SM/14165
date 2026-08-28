--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,50 +92,74 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>LAHUTARA PIPED WATER SUPPLY SCHEME AT KARANDIGHI BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14165</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Lahutara, 2. Hemenpur, 3. Basudebpur in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD</t>
+  </si>
+  <si>
+    <t>ORD/000295/2022-2023</t>
+  </si>
+  <si>
+    <t>541/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>08/04/2023</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Providing FHTC at village- Dhangaon of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000417/2022-2023</t>
   </si>
   <si>
     <t>772/RD/PHE</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>M/S P.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying pipe line at village- Dhangaon of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
@@ -158,336 +182,312 @@
   <si>
     <t>767/RD/PHE</t>
   </si>
   <si>
     <t>M/S UNIQUE 13</t>
   </si>
   <si>
     <t>Providing FHTC at village- Bhagdoarin of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000527/2022-2023</t>
   </si>
   <si>
     <t>877/RD/PHE</t>
   </si>
   <si>
     <t>27/03/2023</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>SRAMAJEEBEE CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD. SRAMAJEEBEECO@GMAIL.COM</t>
   </si>
   <si>
+    <t>Laying of Pipe line of village-Bhagdarin of LAHUTARA Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000518/2022-2023</t>
+  </si>
+  <si>
+    <t>872/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/11/2024</t>
+  </si>
+  <si>
+    <t>NANDANIK ENGINEERS CO-OPERATIVE SOCIETY LTD. TANAJIT77@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Laying of Rising Main of LAHUTARA Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000513/2022-2023</t>
   </si>
   <si>
     <t>856/RD/PHE</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>LOKNATH CO-OP. LBOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD. LOKNATH.ITR@GMAIL.COM</t>
   </si>
   <si>
     <t>Providing FHTC at village- Lahutara &amp; Gurulbhasa of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000540/2022-2023</t>
   </si>
   <si>
     <t>952/RD/PHE</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/05/2023</t>
   </si>
   <si>
     <t>JEET CONSTRUCTION UKILPARA CTNJIT38@GMAIL.COM</t>
   </si>
   <si>
+    <t>Construction of OHR(Capacity-300Cum) of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000508/2022-2023</t>
+  </si>
+  <si>
+    <t>851/RD/PHE</t>
+  </si>
+  <si>
+    <t>02/03/2025</t>
+  </si>
+  <si>
+    <t>CHOPRA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution of pipe line of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000469/2022-2023</t>
+  </si>
+  <si>
+    <t>818/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>BHOWMICK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing FHTC at village-Lahutara of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000545/2022-2023</t>
+  </si>
+  <si>
+    <t>957/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>RURAL DEVELOPMENT CO-OP. LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying of pipe line at village -Lahutara &amp; Gurul Bhasa of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000535/2022-2023</t>
+  </si>
+  <si>
+    <t>947/RD/PHED</t>
+  </si>
+  <si>
+    <t>M/S LUCKY CONSTRUCTION MSLUCKYCONSTRUCTION@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Lahutara Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017508)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000520/2023-2024</t>
+  </si>
+  <si>
+    <t>2516/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>TARUN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and Pump House at head work site of LAHUTARA Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000485/2022-2023</t>
+  </si>
+  <si>
+    <t>824/RD/PHE</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
+    <t>RAKSHIT TRADERS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2023-2024</t>
   </si>
   <si>
     <t>1321/RD/PHE</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Pipe line of village-Bhagdarin of LAHUTARA Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...62 lines deleted...]
-    <t>TARUN KUMAR DEY</t>
+    <t>Continuation Order Hiring of well-maintained Diesel Maxi Cab (Vehicle no.WB 59C 4762) having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office ofthe Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entireRaiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period for 01/07/2024 to 14/01/2025.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000408/2024-2025</t>
+  </si>
+  <si>
+    <t>1981/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
+  </si>
+  <si>
+    <t>Laying of Additional pipeline with other ancillary works at different mouzas of LAHUTARA PWSS under Islampur Sub-Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>ORD/000379/2024-2025</t>
+  </si>
+  <si>
+    <t>3498/RD/PHE</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Construction of concrete pathway at Head Work Site Pump House &amp; 2nd TW Site Pump House for LAHUTARA Piped Water Supply Scheme under Islampur Sub-Division PHED.under Raiganj Division,PHED.,U/D.</t>
   </si>
   <si>
-    <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000367/2024-2025</t>
   </si>
   <si>
     <t>3486/RD/PHE</t>
   </si>
   <si>
-    <t>02/12/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>CHOPRA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at LAHUTARA PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/ 14165)</t>
   </si>
   <si>
     <t>BILL/02084/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-485</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...133 lines deleted...]
-    <t>RAKSHIT TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1038,1247 +1038,1247 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>17.95</v>
+        <v>61.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>19.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>31.38</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>48.9</v>
+        <v>17.95</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>11.28</v>
+        <v>48.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>17.08</v>
+        <v>11.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>5.25</v>
+        <v>17.08</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>19.57</v>
+        <v>47.52</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>11.63</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.47</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>44.41</v>
+        <v>5.25</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>45</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>47.52</v>
+        <v>19.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>11.63</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>24.47</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>50.31</v>
+        <v>96.67</v>
       </c>
       <c r="Q11" s="4">
-        <v>42.92</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>85.31</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>25.08</v>
+        <v>50.31</v>
       </c>
       <c r="Q12" s="4">
-        <v>19.24</v>
+        <v>42.92</v>
       </c>
       <c r="R12" s="4">
-        <v>76.73</v>
+        <v>85.31</v>
       </c>
       <c r="S12" s="4">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="J13" s="13"/>
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>16.66</v>
+        <v>16.29</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I14" s="13"/>
-[...15 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>12.11</v>
+        <v>48.48</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="I15" s="13" t="s">
+      <c r="M15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="J15" s="13" t="s">
+      <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="K15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>61.71</v>
+        <v>4.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>19.36</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>31.38</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>93</v>
+        <v>111</v>
       </c>
       <c r="P16" s="4">
-        <v>96.67</v>
+        <v>25.08</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>19.24</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>76.73</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="P17" s="4">
-        <v>16.29</v>
+        <v>24.85</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>58</v>
+        <v>120</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="P18" s="4">
-        <v>48.48</v>
+        <v>44.41</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>122</v>
+        <v>97</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="P19" s="4">
-        <v>4.8</v>
+        <v>2.6</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>0.4</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>15.38</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>128</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>88</v>
+        <v>129</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="P20" s="4">
         <v>48.12</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>30</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="P21" s="4">
-        <v>2.6</v>
+        <v>16.66</v>
       </c>
       <c r="Q21" s="4">
-        <v>0.4</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>15.38</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
         <v>140</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>141</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>75</v>
+        <v>142</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P22" s="4">
-        <v>24.85</v>
+        <v>12.11</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>144</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>619.64</v>