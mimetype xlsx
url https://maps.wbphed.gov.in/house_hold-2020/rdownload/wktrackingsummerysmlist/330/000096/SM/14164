--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -368,116 +368,50 @@
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>DULAL MAJUMDER DULALMAJUMDER382@GMAIL.COM</t>
   </si>
   <si>
     <t>Providing FHTC at village-Pargaon and Kamat of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000544/2022-2023</t>
   </si>
   <si>
     <t>956/RD/PHE</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>M/S ARVI CONSTRUCTION</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Alianagar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017531)</t>
-[...64 lines deleted...]
-  <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Executive Engineer under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-04,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/001790/2024-2025</t>
   </si>
   <si>
     <t>4337/MLMD</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>NITAI PANDEY</t>
   </si>
   <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Alianagar Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 70 M3/hr.</t>
@@ -510,50 +444,68 @@
     <t>24/03/2023</t>
   </si>
   <si>
     <t>12/01/2025</t>
   </si>
   <si>
     <t>M/S DAS ENTERPRISE SUMAN974967@GMAIL.COM</t>
   </si>
   <si>
     <t>Construction of boundary wall and Pump house at head work site of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
     <t>Junior Engineer, RWS</t>
   </si>
   <si>
     <t>ORD/000484/2022-2023</t>
   </si>
   <si>
     <t>823/RD/PHE</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>GULJAN BEGAM</t>
+  </si>
+  <si>
+    <t>Approach Road for Head Work Site of Alianagar Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000126/2024-2025</t>
+  </si>
+  <si>
+    <t>3017/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,51 +894,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W28"/>
+  <dimension ref="A1:W26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1292,54 +1244,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>51.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.07</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>39.03</v>
       </c>
       <c r="S6" s="4">
         <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1713,54 +1665,54 @@
       <c r="I13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>11.28</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.27</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>20.13</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -2214,480 +2166,354 @@
       <c r="H21" s="13" t="s">
         <v>118</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>120</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="P21" s="4">
-        <v>24.89</v>
+        <v>0.77</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>126</v>
       </c>
       <c r="I22" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="J22" s="13" t="s">
+      <c r="L22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="K22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="N22" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="O22" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>2.6</v>
+        <v>30.93</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="K23" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="M23" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="N23" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>2.4</v>
+        <v>4.58</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="K24" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="I24" s="13" t="s">
+      <c r="L24" s="4" t="s">
         <v>141</v>
       </c>
-      <c r="J24" s="13" t="s">
+      <c r="M24" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N24" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="K24" s="4" t="s">
+      <c r="O24" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="L24" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P24" s="4">
-        <v>0.77</v>
+        <v>24.87</v>
       </c>
       <c r="Q24" s="4">
-        <v>0</v>
+        <v>23.16</v>
       </c>
       <c r="R24" s="4">
-        <v>0</v>
+        <v>93.12</v>
       </c>
       <c r="S24" s="4">
         <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="I25" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="J25" s="13"/>
+      <c r="J25" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K25" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="O25" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="L25" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P25" s="4">
-        <v>30.93</v>
+        <v>2.53</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A26" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8">
+        <v>565.65</v>
+      </c>
+      <c r="P26" s="8">
+        <v>45.5</v>
+      </c>
+      <c r="Q26" s="8">
+        <v>8.04</v>
+      </c>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
-    <row r="27" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A28:N28"/>
+    <mergeCell ref="A26:N26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>