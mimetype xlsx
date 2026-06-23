--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -462,50 +462,101 @@
     <t>823/RD/PHE</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>GULJAN BEGAM</t>
   </si>
   <si>
     <t>Approach Road for Head Work Site of Alianagar Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000126/2024-2025</t>
   </si>
   <si>
     <t>3017/RD/PHE</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR ROY</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at ALIANAGAR PH-II (Karandighi ccc) in the district of Uttar Dinajpur (SM/14164).</t>
+  </si>
+  <si>
+    <t>BILL/02736/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-612</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at ALIANAGAR PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14164)</t>
+  </si>
+  <si>
+    <t>BILL/03206/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-643</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Alianagar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017531)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000400/2023-2024</t>
+  </si>
+  <si>
+    <t>2458/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>M/S D.G.B. ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -894,70 +945,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W26"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="109.544678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -2433,87 +2484,268 @@
       </c>
       <c r="N25" s="4" t="s">
         <v>148</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>149</v>
       </c>
       <c r="P25" s="4">
         <v>2.53</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
         <v>100</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
-      <c r="A26" s="7" t="s">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="B26" s="7"/>
-[...22 lines deleted...]
-      <c r="S26" s="8"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P26" s="4">
+        <v>4.91</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>0</v>
+      </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P27" s="4">
+        <v>4.47</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>0</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="P28" s="4">
+        <v>24.89</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>90</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>599.92</v>
+      </c>
+      <c r="P29" s="8">
+        <v>45.5</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>7.58</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>