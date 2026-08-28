--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -92,471 +92,471 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Karandighi</t>
   </si>
   <si>
     <t>Raiganj Division</t>
   </si>
   <si>
     <t>ALIANAGAR PIPED WATER SUPPLY SCHEME AT KARANDIGHI BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
   </si>
   <si>
     <t>SM/14164</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Raniganj, 2. Alianagar in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer ISD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, ISD ,Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000296/2022-2023</t>
+  </si>
+  <si>
+    <t>542/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>11/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall and Pump house at 2nd Tube-well site of Aliangar Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000411/2022-2023</t>
+  </si>
+  <si>
+    <t>766/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>M/S UNIQUE 13</t>
+  </si>
+  <si>
     <t>Providing FHTC at village-Kamat of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer HQ,Assistant Engineer RWS SD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000416/2022-2023</t>
   </si>
   <si>
     <t>771/RD/PHE</t>
   </si>
   <si>
-    <t>17/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>PANDIT CONSTRUCTION PANDIT.RNJ@GMAIL.COM</t>
   </si>
   <si>
+    <t>Laying of pipe line at village-Kamat of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000406/2022-2023</t>
+  </si>
+  <si>
+    <t>761/RD/PHE</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>CHOPRA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying of pipe line at village-Pargaon of ALIANAGAR Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000517/2022-2023</t>
+  </si>
+  <si>
+    <t>871/RD/PHE</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>SAMIRAN PODDAR SPODDER.UDP@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Construction of OHR(Capacity-300Cum) of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000552/2022-2023</t>
+  </si>
+  <si>
+    <t>1020/RD/PHE</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>31/12/2023</t>
+  </si>
+  <si>
+    <t>MS SANDHYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing FHTC of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000539/2022-2023</t>
+  </si>
+  <si>
+    <t>951/RD/PHE</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>M/S GHOSH CONSTRUCTION GHOSH1.RNJ@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Laying of pipe line at village-Alianagar of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000534/2022-2023</t>
+  </si>
+  <si>
+    <t>946/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>M/S J.S.B ASSOCIATE CONSTRUCTION NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Laying distribution of pipe line of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000466/2022-2023</t>
+  </si>
+  <si>
+    <t>817/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>DULAL MAJUMDER DULALMAJUMDER382@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Providing FHTC at village-Pargaon of ALIANAGAR Pipe Water Supply Scheme at KARANDIGHI Block of Uttar Dinajpur District under Raiganj Division.</t>
   </si>
   <si>
     <t>ORD/000526/2022-2023</t>
   </si>
   <si>
     <t>876/RD/PHE</t>
   </si>
   <si>
-    <t>27/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>UP-SHINE ENGINEERS CO-OP.&amp;CONTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Providing FHTC at village-Pargaon and Kamat of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000544/2022-2023</t>
+  </si>
+  <si>
+    <t>956/RD/PHE</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>M/S ARVI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Alianagar Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/017531)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-02</t>
+  </si>
+  <si>
+    <t>ORD/000400/2023-2024</t>
+  </si>
+  <si>
+    <t>2458/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>19/07/2026</t>
+  </si>
+  <si>
+    <t>M/S D.G.B. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall and Pump house at head work site of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000484/2022-2023</t>
+  </si>
+  <si>
+    <t>823/RD/PHE</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>GULJAN BEGAM</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000512/2022-2023</t>
+  </si>
+  <si>
+    <t>855/RD/PHE</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>12/01/2025</t>
+  </si>
+  <si>
+    <t>M/S DAS ENTERPRISE SUMAN974967@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2023-2024</t>
   </si>
   <si>
     <t>1318/RD/PHE</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Raniganj, 2. Alianagar in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site and road restoration of Alianagar PWSS at Karandighi Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer HQ,Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>Junior Engineer, RSD</t>
   </si>
   <si>
     <t>ORD/000453/2024-2025</t>
   </si>
   <si>
     <t>3766/RD/PHED</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SRAMAJEEBEE CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LTD. SRAMAJEEBEECO@GMAIL.COM</t>
   </si>
   <si>
+    <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Executive Engineer under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-04,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/001790/2024-2025</t>
+  </si>
+  <si>
+    <t>4337/MLMD</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>NITAI PANDEY</t>
+  </si>
+  <si>
+    <t>Approach Road for Head Work Site of Alianagar Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000126/2024-2025</t>
+  </si>
+  <si>
+    <t>3017/RD/PHE</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR ROY</t>
+  </si>
+  <si>
     <t>Order for Hiring of well-maintaine Diesel Maxi Cab(Non-A.C.) for the office of the Assistant Engineer, Head Quarter, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire under Raiganj Division, P.H.E. Dte. in Uttar Dinajpur District.</t>
   </si>
   <si>
     <t>BILL/00017/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-11</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>M/S DILWAR HOSAIN</t>
   </si>
   <si>
+    <t>BILL/00018/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-12</t>
+  </si>
+  <si>
     <t>BILL/00021/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-15</t>
   </si>
   <si>
-    <t>BILL/00018/2024-2025</t>
-[...2 lines deleted...]
-    <t>BP-2024-25-12</t>
+    <t>BILL/00019/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-13</t>
   </si>
   <si>
     <t>BILL/00020/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-14</t>
   </si>
   <si>
-    <t>BILL/00019/2024-2025</t>
-[...160 lines deleted...]
-  <si>
     <t>Designing, Supplying, Febrication, Erection on suitable RCC foundation, commissioning with 3(three) months Trial Run (including cost of routine testing of water sample and flow/hr for performance evaluation) of pressure type Iron Removal Plant as per design norms of CPHEEO(latest) with necessary accessories for Alianagar Water Supply Scheme at Karandighi Block under Raiganj Division, P.H.E. Dte. Dist:- Uttar Dinajpur, Capacity- 70 M3/hr.</t>
   </si>
   <si>
     <t>ORD/000331/2025-2026</t>
   </si>
   <si>
     <t>2484/RD/PHE</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/03/2026</t>
   </si>
   <si>
     <t>AJIT PRAMANIK</t>
   </si>
   <si>
-    <t>Laying of Rising Main of ALIANAGAR Pipe Water Supply Scheme at Karandighi Block of Uttar Dinajpur District under Raiganj Division, P.H.E. Dte.</t>
-[...52 lines deleted...]
-  <si>
     <t>Quotation for new service connection at ALIANAGAR PH-II (Karandighi ccc) in the district of Uttar Dinajpur (SM/14164).</t>
   </si>
   <si>
     <t>BILL/02736/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-612</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Quotation for new service connection at ALIANAGAR PH-I (Karandighi ccc) in the district of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (SM/14164)</t>
   </si>
   <si>
     <t>BILL/03206/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-643</t>
   </si>
   <si>
     <t>13/03/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S D.G.B. ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1107,1601 +1107,1601 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.4</v>
+        <v>51.42</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.07</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>39.03</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>17.46</v>
+        <v>11.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.27</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>20.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>46.84</v>
+        <v>15.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>51.42</v>
+        <v>49.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>20.07</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>39.03</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>33.63</v>
+        <v>49.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.07</v>
+        <v>96.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.05</v>
+        <v>16.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>0.1</v>
+        <v>45.14</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>37</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>0.09</v>
+        <v>49.51</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.1</v>
+        <v>17.46</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>11.28</v>
+        <v>18.26</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.27</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>20.13</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>27</v>
+        <v>93</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="P14" s="4">
-        <v>49.21</v>
+        <v>24.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>102</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>49.76</v>
+        <v>24.87</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>23.16</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>93.12</v>
       </c>
       <c r="S15" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="P16" s="4">
-        <v>96.8</v>
+        <v>4.58</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>97</v>
+        <v>114</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="P17" s="4">
-        <v>16.85</v>
+        <v>46.84</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>27</v>
+        <v>118</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>98</v>
+        <v>122</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="P18" s="4">
-        <v>45.14</v>
+        <v>33.63</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>27</v>
+        <v>126</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>28</v>
+        <v>127</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>108</v>
+        <v>129</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>131</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="P19" s="4">
-        <v>49.51</v>
+        <v>0.77</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>27</v>
+        <v>118</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>135</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>115</v>
+        <v>137</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>116</v>
+        <v>138</v>
       </c>
       <c r="P20" s="4">
-        <v>18.26</v>
+        <v>2.53</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>125</v>
+        <v>143</v>
       </c>
       <c r="P21" s="4">
-        <v>0.77</v>
+        <v>0.07</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>128</v>
+        <v>145</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="P22" s="4">
-        <v>30.93</v>
+        <v>0.1</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="P23" s="4">
-        <v>4.58</v>
+        <v>0.05</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-      <c r="J24" s="13" t="s">
         <v>139</v>
       </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>109</v>
+        <v>142</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>142</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>143</v>
       </c>
       <c r="P24" s="4">
-        <v>24.87</v>
+        <v>0.1</v>
       </c>
       <c r="Q24" s="4">
-        <v>23.16</v>
+        <v>0</v>
       </c>
       <c r="R24" s="4">
-        <v>93.12</v>
+        <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="P25" s="4">
-        <v>2.53</v>
+        <v>0.09</v>
       </c>
       <c r="Q25" s="4">
         <v>0</v>
       </c>
       <c r="R25" s="4">
         <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="I26" s="13"/>
+        <v>152</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>118</v>
+      </c>
       <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="P26" s="4">
-        <v>4.91</v>
+        <v>30.93</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
         <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>117</v>
+        <v>91</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="P27" s="4">
-        <v>4.47</v>
+        <v>4.91</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
         <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>117</v>
+        <v>91</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="13" t="s">
-        <v>159</v>
-[...6 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="13"/>
       <c r="K28" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="O28" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="L28" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P28" s="4">
-        <v>24.89</v>
+        <v>4.47</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="7" t="s">
         <v>167</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="11"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="14"/>
       <c r="I29" s="14"/>
       <c r="J29" s="14"/>
       <c r="K29" s="8"/>
       <c r="L29" s="8"/>
       <c r="M29" s="8"/>
       <c r="N29" s="8"/>
       <c r="O29" s="8">
         <v>599.92</v>