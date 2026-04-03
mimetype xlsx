--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,71 +249,50 @@
     <t>28/06/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site , Tube well and Pump Houseroad restoration of Bhattadighi PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000469/2024-2025</t>
   </si>
   <si>
     <t>02/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
-  </si>
-[...19 lines deleted...]
-    <t>MAA BICHITRA CONSTRUCTION MAABICHITRACONST@GMAIL.COM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1310,150 +1289,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>69.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>862.22</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>