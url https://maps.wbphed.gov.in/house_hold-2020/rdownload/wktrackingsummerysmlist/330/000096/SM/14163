--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -968,54 +968,54 @@
       <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>618.78</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>107.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>17.37</v>
       </c>
       <c r="S5" s="4">
         <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1149,54 +1149,54 @@
       <c r="I8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>79.6</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.86</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>28.72</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1309,54 +1309,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>862.22</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>130.36</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>15.12</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>