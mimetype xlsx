--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,68 @@
     <t>28/06/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site , Tube well and Pump Houseroad restoration of Bhattadighi PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000469/2024-2025</t>
   </si>
   <si>
     <t>02/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
+  </si>
+  <si>
+    <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 15.01.2026 to 14.07.2026</t>
+  </si>
+  <si>
+    <t>ORD/000743/2025-2026</t>
+  </si>
+  <si>
+    <t>61/RD/PHE</t>
+  </si>
+  <si>
+    <t>13/01/2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>DEBASISH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1289,87 +1307,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>69.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P11" s="4">
+        <v>2.4</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>864.62</v>
+      </c>
+      <c r="P12" s="8">
+        <v>130.36</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>15.08</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>