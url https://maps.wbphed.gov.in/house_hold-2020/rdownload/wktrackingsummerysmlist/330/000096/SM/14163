--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,198 +80,198 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>UTTAR DINAJPUR</t>
   </si>
   <si>
     <t>Raiganj</t>
   </si>
   <si>
+    <t>Raiganj Division</t>
+  </si>
+  <si>
+    <t>BHATTAGIDIGHI PIPED WATER SUPPLY SCHEME AT RAIGANJ BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
+  </si>
+  <si>
+    <t>SM/14163</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Implementation of BHATTAGIDIGHI and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer RSD</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD</t>
+  </si>
+  <si>
+    <t>ORD/000322/2022-2023</t>
+  </si>
+  <si>
+    <t>559/RD/PHE</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>M/S LOKENATH CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Rig bored Tube-Well in connection with Implementation of New PWSS in different Pipe Water Supply Scheme(New) 1.Dakshin Goalpara, 2. Bhattagidighi, 3. Maharajpur in the District Of Uttar Dinajpur under Raiganj Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer, RSD ,Junior Engineer, RWS</t>
+  </si>
+  <si>
+    <t>ORD/000291/2022-2023</t>
+  </si>
+  <si>
+    <t>540/RD/PHE</t>
+  </si>
+  <si>
+    <t>22/02/2023</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SARKAR ENTERPRISE SILIGURI SARKARETP2010@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>Hiring of well-maintained Diesel Maxi Cab having Luxury Taxi Permit for contract carriage (Non-A.C.) for the office of the Executive Engineer, Raiganj Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. For 12(twelve) Month.Period for 12(Twelve) Month (01/07/2023 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Assistant Engineer HQ</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000061/2023-2024</t>
+  </si>
+  <si>
+    <t>1724/RD/PHE</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>BHATTAGIDIGHI PIPED WATER SUPPLY SCHEME AT RAIGANJ BLOCK UNDER UTTAR DINAJPUR DISTRICT.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and making compound lighting arrangement at head worksite at T/W no. I of Bhattagidighi Water Supply Scheme in the District of Uttar Dinajpur under Malda Mechanical Division, PHE Dte. (TSM/018205)</t>
   </si>
   <si>
     <t>Assistant Engineer - I</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000633/2023-2024</t>
   </si>
   <si>
     <t>2734/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>SHREE BISHNU CONSTRUCTION</t>
   </si>
   <si>
-    <t>Raiganj Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000105/2022-2023</t>
   </si>
   <si>
     <t>578/RD/PHE</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Implementation of BHATTAGIDIGHI and it's adjoining mouzas Pipe Water Supply Scheme at RAIGANJ Block of Uttar Dinajpur District under Raiganj Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>M/S LOKENATH CONSTRUCTION</t>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Bhattagidighi, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03638/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-622</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Bhattagidighi, Raiganj CCC in the dist of Uttar Dinajpur Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03545/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-572</t>
   </si>
   <si>
     <t>16/02/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>TAPAN KUMAR MAJUMDER NAMEDUTTA@GMAIL.COM</t>
   </si>
   <si>
     <t>Balance pipe line for providing functional household tap connection (FHTC), approach road with land development of headwork site &amp; 2nd tubewell site , Tube well and Pump Houseroad restoration of Bhattadighi PWSS at Raiganj Block under Raiganj Division, PHE Dte., Uttar Dinajpur.</t>
   </si>
   <si>
     <t>Assistant Engineer ISD,Assistant Engineer RSD,Assistant Engineer RWS SD</t>
   </si>
   <si>
     <t>ORD/000469/2024-2025</t>
   </si>
   <si>
     <t>02/RD/PHE</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>M/S LOKENATH CONSTRUCTION (SUDARSHANPUR)</t>
   </si>
   <si>
     <t>Continuation Order for Hiring of well-maintained Diesel Maxi Cab (Non-A.C. , Vehicle no. WB59C 2323) for the office of the Assistant Engineer, Raiganj Sub-Division, P.H.E. Dte. for the purpose of office duty having jurisdiction over the entire Raiganj Sub-Division, P.H.E. Dte. under Raiganj Division, P.H.E. Dte. in the District of Uttar Dinajpur. Period from 15.01.2026 to 14.07.2026</t>
   </si>
@@ -861,524 +861,526 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>26.91</v>
+        <v>618.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>107.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>17.37</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>47.07</v>
+        <v>79.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>22.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>28.72</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>618.78</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>107.5</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>17.37</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P6" s="4">
-        <v>5.69</v>
+        <v>26.91</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>10.22</v>
+        <v>47.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>79.6</v>
+        <v>10.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>22.86</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>28.72</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>4.8</v>
+        <v>5.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
         <v>69.15</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P11" s="4">
         <v>2.4</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">